--- v0 (2025-11-28)
+++ v1 (2026-04-15)
@@ -54,380 +54,380 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>JOÃO PAULO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/90/90_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E QUADRO PERMANENTE DE SERVIDORES DA PREFEITURA_x000D_
 MUNICIPAL DE DOM BOSCO-MG, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/91/91_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ESPECIAL PARA O EXERCÍCIO FINANCEIRO DE 1.997, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/92/92_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO FUNDO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/93/93_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/94/94_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/95/95_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O FUNDO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/96/96_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CONSELHO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/97/97_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CONSELHO MUNICIPAL DE ALIMENTAÇÃO ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/98/98_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGO EFETIVO DE TÉCNICO EM ENFERMAGEM, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/99/99_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REGULARIZAÇÃO DE CONSTRUÇÕES NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/100/100_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS  DA PREFEITURA MUNICIPAL DE DOM BOSCO, ESTADO DE MINAS GERAIS PARA O EXERCÍCIO DE 1.998, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/101/101_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A PREFEITURA MUNICIPAL A CELEBRAR CONVÊNIOS E TERMOS ADITIVOS COM O ESTADO DE MINAS GERAIS, DE QUE TRATA A  LEI ESTADUAL Nº 7.162, DE 19 DE DEZEMBRO DE 1977,E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/102/102_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA  CELEBRAR CONVÊNIO COM A SECRETARIA ESTADUAL DA FAZENDA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/103/103_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CELEBRAÇÃO DE CONVÊNIO COM AS  POLÍCIAS CIVIL E MILITAR DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/104/104_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CELEBRAÇÃO DE CONVÊNIO COM A CNBB-PASTORAL DA CRIANÇA DA DIOCESE DE PARACATU-MG,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/105/105_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A TAXA DE ILUMINAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/106/106_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O IPSEMG, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/107/107_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE DOM BOSCO-MG, PARA O QUADRIÊNIO 1.998/2.001, E DÁ  OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>BENEDITO RODRIGO MARTINS FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/108/108_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A FORMA E A APRESENTAÇÃO DOS SÍMBOLOS DO MUNICÍPIO DE DOM BOSCO-MG, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/109/109_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA DE VIGILÂNCIA SANITÁRIA E DA COORDENADORIA DE VIGILÂNCIA EPIDEMIOLÓGICA NO DEPARTAMENTO DE SAÚDE E AÇÃO SOCIAL DO MUNICÍPIO DE DOM BOSCO-MG, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS._x000D_
 </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/110/110_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE PISO SALARIAL PARA OS SERVIDORES DO MAGISTÉRIO MUNICIPAL, E DÁ PROVIDÊNCIAS CORRELATAS._x000D_
 </t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/111/111_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 001/97, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/112/112_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A SUBVENCIONAR AS ENTIDADES QUE MENCIONA._x000D_
 </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/113/113_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 1998._x000D_
 </t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/114/114_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A MUNICIPALIZAR ESCOLAS ESTADUAIS SEDIADAS NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/115/115_texto_integral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A MUNICIPALIZAR ESCOLA ESTADUAL SEDIADA NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -735,68 +735,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/115/115_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/./sapl/public/materialegislativa/1997/115/115_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="227.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>