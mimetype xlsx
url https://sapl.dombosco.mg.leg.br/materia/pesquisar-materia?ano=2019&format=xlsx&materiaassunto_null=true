--- v0 (2025-11-28)
+++ v1 (2026-04-15)
@@ -54,722 +54,722 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Alvim do Leite</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Acrescenta-se ao Projeto de Lei, o parágrafo 4º ao Art. 2º _x000D_
 Ao Projeto de Lei nº 003/2019</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CFFO 2019 - Comissão de Fiscalização Financeira e Orçamentária</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/653/emenda_ao_projeto_de_lei_06_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/653/emenda_ao_projeto_de_lei_06_2019.pdf</t>
   </si>
   <si>
     <t>Modifica a redação dos artigos 1º e 2º do Projeto de Lei nº 06/2019.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gasparzinho</t>
   </si>
   <si>
     <t>Hospital, câncer, Paracatu.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Iramaia Maria Cordeiro de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_03_estagiario.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_03_estagiario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de convênios para concessão de estágio a estudantes de instituições de educação superior, de educação profissional, de ensino médio, da educação especial e dos anos finais do ensino fundamental, na modalidade profissional da educação de jovens e adultos e dá outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/643/projeto_lei_04_2019_tutelar.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/643/projeto_lei_04_2019_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da lei 239, de 24 de abril de 2015.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/645/projeto_de_lei_2019_-_ldo_2020.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/645/projeto_de_lei_2019_-_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005/2019 - Dispõe sobre as diretrizes orçamentárias para elaboração e execução da Lei Orçamentária de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/649/projeto_de_lei_06_2019_festa_peao.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/649/projeto_de_lei_06_2019_festa_peao.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Auxílio Financeiro a Empresa Fênix Estúdios e Produtora Eirelle para realização da XII Festa do Peão e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_lei_07_2019_revisao_servidores.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_lei_07_2019_revisao_servidores.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral da remuneração dos servidores públicos municipais com realinhamento devido e dá outras providências.  (Poder Executivo)</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_010__2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_010__2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, prestar garantias e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/652/projeto_de_lei_011_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/652/projeto_de_lei_011_2019.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento Vigente.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_013_2019_nova_redacao_a_lei_381_2018.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_013_2019_nova_redacao_a_lei_381_2018.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 6º da Lei nº 381/2018, de 12 de dezembro de 2018, que Estima a Receita e Fixa a Despesa do Município de Dom Bosco para o Exercício de 2019.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/679/projeto_de_lei_014_familia_circense.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/679/projeto_de_lei_014_familia_circense.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento, instalação e funcionamento de circos itinerantes no âmbito do território municipal de Dom Bosco-MG e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/680/projeto_lei_no_15_2019_de_incenetivo_de_debitos_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/680/projeto_lei_no_15_2019_de_incenetivo_de_debitos_2019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PAGAMENTO INCENTIVADO DE DÉBITO TRIBUTÁRIO COM A FAZENDA PÚBLICA, DENOMINADO “DOM BOSCO EM DIA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Aprova as contas do município de Dom Bosco referente ao Exercício de 2016.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_resolucao_honra_ao_merito_policial_-__Zl4EiMo.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_resolucao_honra_ao_merito_policial_-__Zl4EiMo.pdf</t>
   </si>
   <si>
     <t>Outorga o Diploma de Mérito Policial e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>RFPL</t>
   </si>
   <si>
     <t>Redação Final Final ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/642/redacao_final_ao_projeto_de_lei_03_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/642/redacao_final_ao_projeto_de_lei_03_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de convênios para concessão de estágio a estudantes de instituições de educação superior superior, de educação profissional, de ensino médio, da educação especial e dos anos finais do ensino fundamental, na modalidade profissional, na modalidade profissional da educação de jovens e adultos e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/654/redacao_final_ao_projeto_de_lei_06_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/654/redacao_final_ao_projeto_de_lei_06_2019.pdf</t>
   </si>
   <si>
     <t>Aprovado em plenário por 5 votos a favor, sendo 4 votos contrários.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vicente</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/623/req_01_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/623/req_01_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam encascalhadas as estradas vicinais que dão acesso ao Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/624/req_2_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/624/req_2_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a reforma da Escola Municipal Santo Antônio.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/625/req_3_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/625/req_3_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que seja realizada a limpeza da Praça Central do Distrito de Santo Antônio do Rio Preto e sejam providenciados 2 tambores grandes e 6 tambores pequenos para a coleta do lixo.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>Vicente, Alvim do Leite, Chiquinho, João Alfredo, Toninho</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/626/req_4_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/626/req_4_2019.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da Quadra de Esportes do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>João Lima</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/627/req_5.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/627/req_5.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam encaminhadas a esta Casa Legislativa, informações contendo a relação das pessoas que foram atendidas pelo advogado do Centro de Referência de Assistência Social - CRAS, no período de 01/01/2018 a 04/02/2019.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/628/req_6_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/628/req_6_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que seja disponibilizado um veículo duas vezes por mês para os alunos de Dom Bosco que estudam na Escola Família Agrícola de Natalândia – EFAN.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>Nelson do Jandir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/629/req_7_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/629/req_7_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que seja feito o patrolamento das estradas vicinais que dão acesso a comunidade do Eldorado (Posto Eldorado) e a propriedade do Senhor Virgílio Martins.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/630/req_8_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/630/req_8_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que seja encascalhadas as estradas que dão acesso ao Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/631/req_9_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/631/req_9_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que seja feito o patrolamento do campo de futebol localizado no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/632/req_10_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/632/req_10_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que providenciada a confecção de bases para a instalação da estrutura dos banheiros móveis localizados em frente a Quadra Poliesportiva.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/633/req_11_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/633/req_11_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam alimentados os links: Lista de Processos de Compras e Lista de Contratos, existentes no Portal da Transparência da Administração Pública, para que a população possa ter o acesso às informações sobre os contratos e compras realizadas pela Prefeitura Municipal, tornando assim, mais transparentes os atos da administração pública local.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/634/req_12_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/634/req_12_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam prestados esclarecimentos e informações a cerca da despesa orçamentária constante no Portal da Transparência no valor de R$ 770.936,90 (setecentos e setenta mil, novecentos e trinta e seis reais e noventa centavos), referente a urbanismo.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Amantino</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/635/requer_13_2019_.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/635/requer_13_2019_.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam feitas limpezas ao redor da caixa d’agua que abastece a população de Dom Bosco, bem como a quadra de areia existente no Centro Esportivo Beatriz Rodrigues Barbosa “BEA”.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/636/req_14_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/636/req_14_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam feitas limpezas ao redor do Lago Belarmino, bem como na quadra de esportes existente próxima ao referido lago, proporcionado mais segurança aos seus usuários.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/637/req_15_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/637/req_15_2019.pdf</t>
   </si>
   <si>
     <t>solicitando que seja providenciado o patrolamento de todas as ruas sem pavimentação asfáltica da cidade de Dom Bosco, tendo em vista que estão intransitáveis.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/638/req_16_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/638/req_16_2019.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a limpeza ao redor da Igreja da Conferência São Vicente de Paulo, localizada próximo a entrada da cidade.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Solicita encaminhamento a Casa Legislativa, Projeto de Lei que dispõe sobre a autorização de recursos financeiros para ajudar na manutenção do Asilo São Vicente de Paula, em Bonfinópolis de Minas, em razão de abrigar pessoas do município de Dom Bosco.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 001/2019.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_51.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada as Olimpíadas Municipais com a participação dos municípios vizinhos.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/647/requerimentos_52.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/647/requerimentos_52.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um treinador para treinar o time das meninas do Distrito de Santo Antônio do Rio Preto na modalidade futsal.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Solicita seja feito o levantamento e encascalhamento da estrada que dá acesso a propriedade do Senhor Oscar Pedro dos Santos.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/656/requerimentos_57.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/656/requerimentos_57.pdf</t>
   </si>
   <si>
     <t>solicita que seja providenciado um caminhão pipa para molhar diariamente as ruas de terra da cidade, para amenizar o transtorno com poeira.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/657/requerimentos_58.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/657/requerimentos_58.pdf</t>
   </si>
   <si>
     <t>solicita a instalação de um mata-burro na estrada da Fazenda do Coronel, região do Distrito de Santo Antônio. Ressalta-se que a referida estrada é utilizada pelo ônibus de transporte escolar do município.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/658/requerimentos_59.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/658/requerimentos_59.pdf</t>
   </si>
   <si>
     <t>solicita o conserto de dois mata-burros nas estradas das Fazendas Barrilheiro e Bananal, região do Distrito de Santo Antônio.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/659/requerimentos_60.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/659/requerimentos_60.pdf</t>
   </si>
   <si>
     <t>solicita a contratação de um psicólogo para atender a demanda do Distrito de Santo Antônio.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/660/requerimentos_61.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/660/requerimentos_61.pdf</t>
   </si>
   <si>
     <t>solicita o conserto do motor do veículo Fiat Pálio, para atendimento da demanda da área da saúde do Distrito de Santo Antônio.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/661/requerimentos_62.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/661/requerimentos_62.pdf</t>
   </si>
   <si>
     <t>solicita que seja colocada lâmpada no poste de iluminação pública situado a Rua Aleixo Correia da Silva, nº 955, Centro, desta cidade de Dom Bosco.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/662/requerimentos_63.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/662/requerimentos_63.pdf</t>
   </si>
   <si>
     <t>solicita que seja colocada lâmpada no poste de iluminação pública situado a Rua Isolina Maria de Jesus, nº 266, Centro, desta cidade de Dom Bosco.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/663/requerimentos_64.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/663/requerimentos_64.pdf</t>
   </si>
   <si>
     <t>solicita que seja realizado esforços políticos junto ao DNIT, no sentido de alocar recursos para colocação de redutores de velocidade na BR 251, no trevo do Devaid – Município de Dom Bosco/MG, especificamente, próximo a estrada vicinal que dar acesso a Escola Municipal Dalva Maria. O local tem um grande fluxo de ônibus escolares e alunos que diariamente chegam à escola. O Requerimento se faz necessário, por ser a BR 251 uma rodovia de trânsito rápido, evitando assim os riscos de acidentes. O Requerimento se presta a reforçar o Ofício nº 027/2019, enviado por este Vereador ao Diretor Executivo do DNIT, senhor André Kuhn.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/664/requerimentos_71_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/664/requerimentos_71_2019.pdf</t>
   </si>
   <si>
     <t>solicita que disponibilizado um trator com grade, para atendimento dos agricultores do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/665/requerimentos_72_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/665/requerimentos_72_2019.pdf</t>
   </si>
   <si>
     <t>solicita que seja providenciada a troca das lâmpadas que estão queimadas nos postes situados na Rua Irineu Paiva do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>João Alfredo</t>
   </si>
   <si>
     <t>solicita que sejam feitos reparos na viga da ponte do Córrego das Flechas que dá acesso as fazendas dos Senhores Osmarim, Marciano, Aparecido Piuí e outros moradores da região que necessitam passar pela referida ponte, bem como seja colocado corrimão nas laterais para dar mais segurança aos seus usuários.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>solicita que seja feita a limpeza da fossa que fica localizada na COHAB nova, no Bairro Alto da Boa Vista, a referida fossa está derramando o esgoto e exalando odor insuportável aos moradores.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>solicita que seja feito o patrolamento da estrada localizada na propriedade da Senhora Vilma Pitangui.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/669/requerimentos_76_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/669/requerimentos_76_2019.pdf</t>
   </si>
   <si>
     <t>solicita que seja feita a urbanização da praça localizada na COHAB do Distrito de Santo Antônio do Rio Preto, com a colocação de um parquinho com brinquedos para crianças e jovens daquela localidade.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/674/requerimentos_77__2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/674/requerimentos_77__2019.pdf</t>
   </si>
   <si>
     <t>solicita que seja feito o plantio de palmeiras na avenida que dá acesso a entrada do Distrito de Santo_x000D_
 Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/670/requerimentos_80_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/670/requerimentos_80_2019.pdf</t>
   </si>
   <si>
     <t>solicita que seja feita a restauração do alambrado da Quadra Poliesportiva, situada na Praça da_x000D_
 Matriz.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>solicita que sejam encascalhadas as estradas vicinais que dão acesso ao Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/672/requerimentos_83_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/672/requerimentos_83_2019.pdf</t>
   </si>
   <si>
     <t>solicita que seja feito o acabamento da sarjeta com massa asfáltica para o escoamento de água_x000D_
 pluvial, localizada na Rua Maria Alves, próximo a Unidade de Saúde Euzébio Siqueira.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/675/requerimentos_84_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/675/requerimentos_84_2019.pdf</t>
   </si>
   <si>
     <t>solicita que seja realizado o conserto da ponte de madeira localizada na Fazenda do Senhor Isaías_x000D_
 Cassimiro, Comunidade Sapato.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/676/requerimentos_85_2019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/676/requerimentos_85_2019.pdf</t>
   </si>
   <si>
     <t>solicita anistia dos juros e multas dos IPTUs dos proprietários dos imóveis de Dom_x000D_
 Bosco.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1077,68 +1077,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/653/emenda_ao_projeto_de_lei_06_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_03_estagiario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/643/projeto_lei_04_2019_tutelar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/645/projeto_de_lei_2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/649/projeto_de_lei_06_2019_festa_peao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_lei_07_2019_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_010__2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/652/projeto_de_lei_011_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_013_2019_nova_redacao_a_lei_381_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/679/projeto_de_lei_014_familia_circense.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/680/projeto_lei_no_15_2019_de_incenetivo_de_debitos_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_resolucao_honra_ao_merito_policial_-__Zl4EiMo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/642/redacao_final_ao_projeto_de_lei_03_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/654/redacao_final_ao_projeto_de_lei_06_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/623/req_01_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/624/req_2_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/625/req_3_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/626/req_4_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/627/req_5.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/628/req_6_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/629/req_7_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/630/req_8_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/631/req_9_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/632/req_10_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/633/req_11_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/634/req_12_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/635/requer_13_2019_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/636/req_14_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/637/req_15_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/638/req_16_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/647/requerimentos_52.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/656/requerimentos_57.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/657/requerimentos_58.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/658/requerimentos_59.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/659/requerimentos_60.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/660/requerimentos_61.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/661/requerimentos_62.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/662/requerimentos_63.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/663/requerimentos_64.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/664/requerimentos_71_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/665/requerimentos_72_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/669/requerimentos_76_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/674/requerimentos_77__2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/670/requerimentos_80_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/672/requerimentos_83_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/675/requerimentos_84_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/676/requerimentos_85_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/653/emenda_ao_projeto_de_lei_06_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/622/projeto_de_lei_03_estagiario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/643/projeto_lei_04_2019_tutelar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/645/projeto_de_lei_2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/649/projeto_de_lei_06_2019_festa_peao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/650/projeto_lei_07_2019_revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/651/projeto_de_lei_010__2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/652/projeto_de_lei_011_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/655/projeto_de_lei_013_2019_nova_redacao_a_lei_381_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/679/projeto_de_lei_014_familia_circense.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/680/projeto_lei_no_15_2019_de_incenetivo_de_debitos_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/677/projeto_resolucao_honra_ao_merito_policial_-__Zl4EiMo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/642/redacao_final_ao_projeto_de_lei_03_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/654/redacao_final_ao_projeto_de_lei_06_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/623/req_01_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/624/req_2_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/625/req_3_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/626/req_4_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/627/req_5.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/628/req_6_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/629/req_7_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/630/req_8_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/631/req_9_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/632/req_10_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/633/req_11_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/634/req_12_2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/635/requer_13_2019_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/636/req_14_2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/637/req_15_2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/638/req_16_2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/646/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/647/requerimentos_52.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/656/requerimentos_57.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/657/requerimentos_58.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/658/requerimentos_59.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/659/requerimentos_60.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/660/requerimentos_61.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/661/requerimentos_62.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/662/requerimentos_63.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/663/requerimentos_64.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/664/requerimentos_71_2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/665/requerimentos_72_2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/669/requerimentos_76_2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/674/requerimentos_77__2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/670/requerimentos_80_2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/672/requerimentos_83_2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/675/requerimentos_84_2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2019/676/requerimentos_85_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>