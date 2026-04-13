--- v0 (2025-11-28)
+++ v1 (2026-04-13)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Gersim, Braguinha, Brunno Braga</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/812/proposta_de_emenda_a_lei_organica_municipal.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/812/proposta_de_emenda_a_lei_organica_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre “Dá nova redação ao § 1º do artigo 23, da Seção III da Lei Orgânica Municipal do Município de Dom Bosco”.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Nelson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/864/pl_13-21_alteracao_ldo_2021_.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/864/pl_13-21_alteracao_ldo_2021_.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao §3º do artigo 32 da Lei nº 397, de 29 de Junho de 2020, que “Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/865/pl_14_alteracao_loa__2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/865/pl_14_alteracao_loa__2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 6º da Lei nº 404, de 28 de Dezembro de 2020, que Estima a Receita e Fixa a Despesa do Município de Dom Bosco para o Exercício de 2021 com alteração data pela Lei 412, de 13 de Setembro de 2021.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/868/pl_15-2021_revisao_salarial_dos_servidores.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/868/pl_15-2021_revisao_salarial_dos_servidores.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE DOM BOSCO – MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/867/pl_16_-_regulamenta_cmas.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/867/pl_16_-_regulamenta_cmas.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I E II, AMBOS DO ARTIGO 3º, DA LEI MUNICIPAL Nº 04/1997 E REVOGA O ARTIGO 2º, DA LEI MUNICIPAL 154, DE 24 DE AGOSTO DE 2006, O ARTIGO 1º, DA LEI MUNICIPAL 176, DE 17 DE MARÇO DE 2008 E A LEI MUNICIPAL 403, DE 20 DE OUTUBRO DE 2020.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/870/projeto_de_lei_17_-_revisao_geral_anual_de_prefeito-vice-secretarios_e_vereadores.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/870/projeto_de_lei_17_-_revisao_geral_anual_de_prefeito-vice-secretarios_e_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos Prefeito, Vice-Prefeito, Vereadores e Secretários Municipais.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/871/pl_-18_senhor_do_bomfim.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/871/pl_-18_senhor_do_bomfim.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE DOM BOSCO – MG A CONCEDER SUBVENÇÃO SOCIAL A INSTITUIÇÃO PRIVADA DE CARÁTER SOCIAL QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/872/pl-17_acs-ace.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/872/pl-17_acs-ace.pdf</t>
   </si>
   <si>
     <t>ALTERA O TEXTO DO ANEXO I, DA LEI MUNICIPAL 284, DE 25 DE NOVEMBRO DE 2013, PARA ADEQUAR OS VENCIMENTOS DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE A ENDEMIAS, AO PISO NACIONAL DAS CATEGORIAS.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/879/emenda_substitutiva_01_ap_pl_19_2021_acs_e_ap.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/879/emenda_substitutiva_01_ap_pl_19_2021_acs_e_ap.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao art. 2º do Projeto de lei nº 19/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -516,68 +516,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/812/proposta_de_emenda_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/864/pl_13-21_alteracao_ldo_2021_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/865/pl_14_alteracao_loa__2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/868/pl_15-2021_revisao_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/867/pl_16_-_regulamenta_cmas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/870/projeto_de_lei_17_-_revisao_geral_anual_de_prefeito-vice-secretarios_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/871/pl_-18_senhor_do_bomfim.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/872/pl-17_acs-ace.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/879/emenda_substitutiva_01_ap_pl_19_2021_acs_e_ap.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/812/proposta_de_emenda_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/864/pl_13-21_alteracao_ldo_2021_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/865/pl_14_alteracao_loa__2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/868/pl_15-2021_revisao_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/867/pl_16_-_regulamenta_cmas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/870/projeto_de_lei_17_-_revisao_geral_anual_de_prefeito-vice-secretarios_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/871/pl_-18_senhor_do_bomfim.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/872/pl-17_acs-ace.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/879/emenda_substitutiva_01_ap_pl_19_2021_acs_e_ap.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>