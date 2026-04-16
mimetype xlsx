--- v0 (2026-02-27)
+++ v1 (2026-04-16)
@@ -54,1394 +54,1394 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Alvim do Leite</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/899/emenda_aditiva_1_sub_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/899/emenda_aditiva_1_sub_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se a seguinte ação ao Projeto de Lei nº 11/2021, que “Estima a receita e fixa a despesa do orçamento fiscal do Município de Dom Bosco para o exercício financeiro de 2022”: Programa: 2001 – PROMOÇÃO E DESENVOLVIMENTO RURAL_x000D_
 Ação: 2178 – Apoio e Assistência Técnica Veterinária_x000D_
 Elemento de Despesa: 3.3.90.xx.00 – Fonte 1.00.00 = R$50.000,00</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/900/emenda_aditiva_2_sub_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/900/emenda_aditiva_2_sub_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se a seguinte ação ao Projeto de Lei nº 11/2021, que “Estima a receita e fixa a despesa do orçamento fiscal do Município de Dom Bosco para o exercício financeiro de 2022”, conforme segue:_x000D_
 Programa: 1002 – SAÚDE PARA TODOS_x000D_
 Ação nº 2177 – AUXÍLIO TRATAMENTO FORA DO DOMICÍLIO_x000D_
 Elemento de Despesa: 3.3.90.48.00 – Fonte 1.00.00 = R$30.000,00</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/901/emenda_aditiva_3_sub_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/901/emenda_aditiva_3_sub_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se a seguinte ação ao Projeto de Lei nº 11/2021, que “Estima a receita e fixa a despesa do orçamento fiscal do Município de Dom Bosco para o exercício financeiro de 2022”, conforme segue:_x000D_
 Programa: Ação nº 2174 – CAPACITAÇÃO PROFISSIONAL DOS SERVIDORES SAÚDE_x000D_
 Elemento de Despesa: 3.3.90.xx.00 – Fonte 1.02.00 = R$50.000,00</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/902/emenda_aditiva_4_sub_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/902/emenda_aditiva_4_sub_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se a seguinte ação ao Projeto de Lei nº 11/2021, que “Estima a receita e fixa a despesa do orçamento fiscal do Município de Dom Bosco para o exercício financeiro de 2022”, conforme segue:_x000D_
 Programa: 1002 – SAÚDE PARA TODOS_x000D_
 Ação: 2176 – Manutenção Convênios com casas de apoio e clinicas hospitais _x000D_
 Elemento de Despesa: 3.3.50.41.00 – Fonte 1.02.00 = R$30.000,00</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/903/emenda_aditiva_5_sub_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/903/emenda_aditiva_5_sub_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se a seguinte ação ao Projeto de Lei nº 11/2021, que “Estima a receita e fixa a despesa do orçamento fiscal do Município de Dom Bosco para o exercício financeiro de 2022”, conforme segue:_x000D_
 Programa: 1002 – SAÚDE PARA TODOS_x000D_
 Ação: 2175 – Programa Atendimento Saúde Mental_x000D_
 Elemento de Despesa: 3.3.90.xx.00 – Fonte 1.02.00 = R$50.000,00</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/904/emenda_aditiva_6_sub_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/904/emenda_aditiva_6_sub_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se a seguinte ação ao Projeto de Lei nº 11/2021, que “Estima a receita e fixa a despesa do orçamento fiscal do Município de Dom Bosco para o exercício financeiro de 2022”, conforme segue:_x000D_
 Programa: 1501 – OBRAS PÚBLICAS E INFRAESTRUTURA URBANA_x000D_
 Ação: 2170 – Programa Cidade Limpa_x000D_
 Elemento de Despesa: 3.3.90.xx.00 – Fonte 1.00.00 = R$40.000,00</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/905/emenda_aditiva_7_sub_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/905/emenda_aditiva_7_sub_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se a seguinte ação ao Projeto de Lei nº 11/2021, que “Estima a receita e fixa a despesa do orçamento fiscal do Município de Dom Bosco para o exercício financeiro de 2022”, conforme segue:_x000D_
 Programa: 1502 – SERVIÇOS URBANOS_x000D_
 Ação: 1174 – Reforma do Cemitério e Construção de Capela Velório_x000D_
 Elemento de Despesa: 4.4.90.xx.00 – Fonte 1.00.00 = R$150.000,00</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Gersim, Alvim do Leite</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/832/emenda_modificativa_001_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/832/emenda_modificativa_001_2021.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do Art. 32, e os incisos I e II do Art. 33 do Projeto de Lei nº 03/2021,  que "Dispõe sobre as Diretrizes Para Elaboração e Execução da Lei Orçamentária de 2022." .</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/847/emenda_modificativa_no_01_2021_.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/847/emenda_modificativa_no_01_2021_.pdf</t>
   </si>
   <si>
     <t>Modifica o Art. 1º do Projeto de Lei nº 009, de 03 de setembro de 2021, que altera o Art. 6º, da Lei nº 404 de 28 de dezembro de 2021.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>Alvim do Leite, Cleusio do Periperi, Nelson do Jandir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/875/emenda_modificativa_3_ao_pl_14_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/875/emenda_modificativa_3_ao_pl_14_2021.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 6º do Projeto de Lei nº 014/2021.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>Ademir Piucha, Braguinha, Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/876/emenda_modificativa_4_ao_pl_15_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/876/emenda_modificativa_4_ao_pl_15_2021.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ação nº 2176 – Manutenção Convênios com Casas de Apoio e Clinicas Hospitais, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025”, que passa a ter a seguinte programação:_x000D_
 Programa: 1002 – SAÚDE PARA TODOS_x000D_
 Ação: 2176 – Manutenção Convênios com casas de apoio e clinicas hospitais</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/897/emenda_modificativa_05_s_ub_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/897/emenda_modificativa_05_s_ub_2.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ação nº 2175 – Programa Atendimento Saúde Mental, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025”, que passa a ter a seguinte programação:_x000D_
 Programa: 1002 – SAÚDE PARA TODOS_x000D_
 Ação: 2175 – Programa Atendimento Saúde Mental</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/898/emenda_modificativa_06_s_ub_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/898/emenda_modificativa_06_s_ub_2.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ação nº 2170 – Programa Cidade Limpa, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025”, que passa a ter a seguinte programação:_x000D_
 Programa: 1501 – OBRAS PÚBLICAS E INFRAESTRUTURA URBANA_x000D_
 Ação: 2170 – Programa Cidade Limpa</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/890/emenda_modificativa_07_sub_1.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/890/emenda_modificativa_07_sub_1.pdf</t>
   </si>
   <si>
     <t>Art. 1º. Modifica-se a Ação nº 2178 – Programa de Apoio e Assistência Técnica Veterinária, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025”.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/892/emenda_modificativa_08_sub_1.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/892/emenda_modificativa_08_sub_1.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ação nº 2177 – AUXÍLIO TRATAMENTO FORA DO DOMICÍLIO, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025".</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/893/emenda_modificativa_09_sub_1.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/893/emenda_modificativa_09_sub_1.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ação nº 2174 – CAPACITAÇÃO PROFISSIIONAL DOS SERVIDORES SAÚDE, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025”.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/894/emenda_modificativa_10_sub_1.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/894/emenda_modificativa_10_sub_1.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ação nº 2176 – Manutenção Convênios com Casas de Apoio e Clinicas Hospitais, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025”.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/895/emenda_modificativa_11_sub_1.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/895/emenda_modificativa_11_sub_1.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ação nº 2175 – Programa Atendimento Saúde Mental, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025”.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/896/emenda_modificativa_12_sub_1.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/896/emenda_modificativa_12_sub_1.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ação nº 2170 – Programa Cidade Limpa, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025”.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/891/emenda_modificativa_13_sub_1.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/891/emenda_modificativa_13_sub_1.pdf</t>
   </si>
   <si>
     <t>Modifica-se a Ação nº 1174 – Reforma do Cemitério e Construção de Capela Velório, constante do Anexo Relação das Ações Validadas, do Projeto de Lei nº 12/2021, que “Institui o Plano Plurianual do Município de Dom Bosco para o quadriênio 2022 a 2025”.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Nelson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Justificativa Quanto o Projeto de Lei nº 01/2021.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Brunno Braga, Braguinha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/822/mocao_de_pesar.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/822/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Dom Bosco – MG, através dos Vereadores presta homenagem póstuma á família da senhora Érika Martins Braga Lopes, Senhor Edson Moreira Braga e Senhora Solange das Graças Martins Braga, que vieram a óbito na semana passada em decorrência de complicações da Covid-19.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/889/plc_02__professores.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/889/plc_02__professores.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 33, da Lei Complementar 04, de 10 de novembro de 2009, revoga o paragrafo único do artigo 33, da Lei Complementar 04, de 10 de novembro de 2009, acrescenta os incisos I, II, e III e os parágrafos 1º e 2º, ao artigo 33, da Lei Complementar 04, de 10 de novembro de 2009.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03, DE 31 DE MAIO DE 2021._x000D_
 DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/883/pl_20_alteracao_loa_3o_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/883/pl_20_alteracao_loa_3o_2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 6º da Lei nº 404, de 28 de Dezembro de 2020, que Estima a Receita e Fixa a Despesa do Município de Dom Bosco para o Exercício de 2021 com alterações dadas pelas Leis 412/2021 e 415/2021.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/884/proj_lei_abono_fundeb_2021_dombosco.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/884/proj_lei_abono_fundeb_2021_dombosco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de concessão do Abono – FUNDEB aos Profissionais da Educação Básica da Rede Municipal de Ensino, na forma que especifica.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/885/pl_alteracao_ldo_2021_2o.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/885/pl_alteracao_ldo_2021_2o.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 33 e Incisos I e II da Lei nº 397, de 29 de Junho de 2020, que “Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/887/pl_alteracao_loa_4o_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/887/pl_alteracao_loa_4o_2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 7º e Incisos I e II da Lei nº 404, de 28 de Dezembro de 2020, que “Estima a Receita e Fixa a Despesa do Município de Dom Bosco para o Exercício de 2021, com alteração data na Lei nº 412/2021.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/907/pl_24___criacao_fundo_esporte.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/907/pl_24___criacao_fundo_esporte.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE ESPORTES – FME, DO MUNICÍPIO DE DOM BOSCO - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>RFPL</t>
   </si>
   <si>
     <t>Redação Final Final ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/854/redacao_final_ao_projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/854/redacao_final_ao_projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/851/redacao_final_ao_projeto_de_lei_n_09_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/851/redacao_final_ao_projeto_de_lei_n_09_2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 6º e 7º e incisos I e II da Lei nº 404, de 28 de Dezembro de 2020, que Estima a Receita e Fixa a Despesa do Município de Dom Bosco para o Exercício de 2021.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/877/redacao_final_ao_projeto_de_lei_14_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/877/redacao_final_ao_projeto_de_lei_14_2021.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 6º da Lei nº 404, de 28 de Dezembro de 2020, que Estima a Receita e Fixa a Despesa do Município de Dom Bosco para o Exercício de 2021 com alteração data pela Lei 412, de 13 de Setembro de 2021.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/878/redacao_final_ao_projeto_de_lei_no_015_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/878/redacao_final_ao_projeto_de_lei_no_015_2021.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE DOM BOSCO – MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/881/redacao_final_ao_projeto_de_lei_no_019.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/881/redacao_final_ao_projeto_de_lei_no_019.pdf</t>
   </si>
   <si>
     <t>Altera o texto do anexo I, da Lei Municipal 284, de 25 de novembro de 2013, para adequar os vencimentos dos cargos de Agente Comunitário de Saúde e Agente de Combate a Endemias, ao Piso Nacional das Categorias.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_01__2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_01__2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a limpeza da Praça Central e dos canteiros do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_02_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_02_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito reparo na caixa d’agua que abastece a população do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_03_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_03_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o patrolamento e encascalhamento das ruas da sede do Distrito de Santo Antônio do Rio Preto e da estrada que dá acesso a Lagoa da Ferradura e as propriedades que ficam próximas da referida lagoa e Rio Preto.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_04_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_04_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado um motorista para atendimento da população do Distrito de Santo Antônio do Rio Preto durante 24 horas por dia no PSF Ronivon Candido da Fonseca.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_05_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_05_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam construídos banheiros públicos na Quadra Poliesportiva situada na Praça Central do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_06_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_06_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a reforma da Escola Municipal Santo Antônio do Rio Preto, para oferecer melhores condições de trabalho para os professores e um ambiente de ensino mais confortável ao alunos.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>Nelson do Jandir, Brunno Braga, Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_07_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_07_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a limpeza geral em todas as ruas da cidade.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_08_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_08_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja notificado os proprietários de lotes vagos para a devida limpeza dos mesmos, e ainda que seja realizada a limpeza de fossas sépticas de residências e dos terrenos públicos pertencentes a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_09_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_09_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja retirado o lixo nos arredores do lixão e feito o patrolamento nas estradas que passam pelo local.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_10_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_10_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de um portão na garagem do Setor de Obras da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_11_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_11_2021.pdf</t>
   </si>
   <si>
     <t>S,olicita que seja enviado para esta Casa Legislativa o Projeto de Lei visando a revisão geral da remuneração dos servidores públicos municipais, considerando o art. 4º da Lei nº 350, de 20 de abril de 2016, como data base para o reajuste anual.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_12_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_12_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma reforma no quartel do Destacamento de Polícia Militar de Dom Bosco e ainda seja instalado um bebedouro no local.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_13_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_13_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o encascalhamento das ruas do Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_14_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_14_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada a esta Casa Legislativa Projeto de Lei que revogue a Lei nº 370, de 21 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_15_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_15_2021.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência que sejam colocadas manilhas na estrada que dá acesso a Comunidade do Peri-Peri sentido Distrito de Santo Antônio do Rio Preto, e o levantamento e encascalhamento da estrada localizada em frente a propriedade do Senhor José Coelho, onde passa o caminhão do leite.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Braguinha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_16_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_16_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de quebra-molas nas ruas Antônio Barbosa de Oliveira, Raimunda Gomes de Souza e Josias Barbosa Ribeiro,  devido alguns motoristas que por ali transitam não respeitam o limite de velocidade, fazendo com que as pessoas residentes no local corram risco de serem atropeladas.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Gersim</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_17_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_17_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja tomada providência no sentido de buscar em suas residências as pessoas enfermas que ligam na Unidade de Saúde para serem atendidas pelo médico e que não possuem meios de transporte para o deslocamento.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Solicita que seja executado serviço de patrolamento na Rua Sebastião Antônio Martins.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_19_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_19_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a limpeza do terreno localizado na COHB pertencente a Prefeitura Municipal, e ainda que seja feito o esvaziamento das caixas coletoras da rede de esgoto no referido local.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_20_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_20_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado junto a CEMIG a colocação de um poste de iluminação pública na Rua José Gomes da Silva, localizado entre as casas de nº 540 e nº 552, e ainda que seja feita a reposição das lâmpadas que se encontram queimadas nas ruas do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>Ademir Piucha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_21_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_21_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado um dentista para atender a demanda dos moradores do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_22_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_22_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam trocadas as lâmpadas de iluminação pública da Quadra de Esportes situada na Praça Central da Sede do Distrito de Santo Antônio do Rio Preto, e ainda sejam colocadas as redes nas traves de gol.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_23_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_23_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma dos dois mata-burros localizados na serra que dá acesso ao Assentamento Banco da Terra (Virgílio Martins).</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_24_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_24_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a limpeza e manutenção do Campo de Futebol Nazile Gonçalves Ferreira. E ainda que seja colocada a placa com a denominação “CAMPO ESPORTIVO NAZILE GONÇALVES FERREIRA”, de acordo com a Lei nº 229, de 09 de junho de 2014.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Gersim, Alvim do Leite, Braguinha, Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/787/requerimento_25_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/787/requerimento_25_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, através da Secretaria Municipal de Educação, para que sejam encaminhadas a esta Casa Legislativa as seguintes informações abaixo especificadas e ainda as fontes de pesquisa das referidas informações:</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_26_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_26_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando ampliação da rede de energia elétrica a fim de instalar postes de iluminação pública na rua que dá acesso do Cemitério Municipal até as casas da COHAB situadas no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/789/requerimento_27_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/789/requerimento_27_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja molhada a Rua Josias Barbosa Ribeiro, para amenizar a poeira.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_28_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_28_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja construído um espaço destinado a realização de velórios em nossa cidade, chamado de Velório Municipal. O nosso município não dispõe de local específico destinado a realização de velórios, sendo que a população a realiza em suas próprias residências.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja designado um zelador para cuidar da Praça da Matriz (Praça Salu Cordeiro da Silva).</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/792/requerimento_30_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/792/requerimento_30_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja instalada a iluminação pública nos canteiros da Rua Maria Alves no trecho que dá acesso a entrada da cidade até a Unidade de Saúde Euzébio Siqueira.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Brunno Braga, Cleusio do Periperi, Nelson do Jandir</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja concedido o reajuste do Piso Salarial Básico para os Servidores do Magistério Municipal de Dom Bosco-MG.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_32_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_32_2021.pdf</t>
   </si>
   <si>
     <t>Solicito que seja tomadas as medidas necessárias com o paciente Senhor Alfredo Alvarenga, portador de diabetes, no sentido de disponibilizar um veículo para busca-lo em sua casa e leva-lo para a Unidade Básica de Saúde Euzébio Siqueira ou providenciar profissionais da saúde para fazer o atendimento em sua residência, para tomar insulina, em razão do mesmo possuir enfermidade que dificulta a sua locomoção até a referida unidade.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_33_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_33_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado para esta Casa Legislativa, relatório contendo informações relacionadas à Covid-19, constando o número total de vacinados por seguimentos (trabalhadores da saúde, professores, além dos grupos separados de acordo com a faixa etária) e a quantidade de doses da vacina CoronaVac recebidas no município, com o objetivo de oferecer mais transparência ao Plano de Vacinação contra a Covid-19 no município.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_34_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_34_2021.pdf</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Nelson do Jandir, Brunno Braga, Cleusio do Periperi, Nem Ferreira</t>
   </si>
   <si>
     <t>Solicita que seja realizada a limpeza em geral como campina e coleta do lixo da grota que inicia no pátio da Prefeitura Municipal e dá acesso a várias ruas que atravessam a cidade.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Solicita que seja realizado a recuperação da estrada vicinal, que dá acesso ao Banco da Terra (Virgílio Martins) por meio da limpeza e encascalhamento, com o intuito de manter a conservação daquela estrada, garantir melhor qualidade de vida e melhorar a locomoção dos moradores da localidade.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_37_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_37_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado o patrolamento e encascalhamento na rua Marçal Luiz de Queiroz, devido as fortes chuvas dos últimos dias, a referida rua encontra-se em péssimo estado, com buracos e desníveis que dificultam o tráfego de  automóveis e pedestres</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Cleusio do Periperi, Brunno Braga, Nelson do Jandir, Nem Ferreira</t>
   </si>
   <si>
     <t>Solicita providências junto a Secretaria do Meio Ambiente a de Agricultura a elaboração de um Projeto de Revitalização e Conservação do Córrego Gado Bravo junto ao órgão competente, Agência Nacional da Águas e Saneamento Básico (ANA), visto que a medida ora sugerida é essencial para garantir a conservação e preservação da nascente do Gado Bravo, sendo que é o córrego que abastece as residências dos moradores de Dom Bosco.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_39_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_39_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja vista a possibilidade de construção de um abatedouro municipal para atender as demandas o município, com olhares atentos ao Projeto de Lei 2979/2019, que tramita na Câmara dos Deputados, que “Cria o Programa de Fomento à Construção, Modernização e Adequação de Abatedouros Públicos e dá outras providências”.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_40_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_40_2021.pdf</t>
   </si>
   <si>
     <t>Objetiva providências, em caráter de urgência, a construção de quebra-molas na Rua Antônio Barbosa de Oliveira, em razão dos veículos estarem trafegando em alta velocidade, é preciso que seja feito quebra-molas nessa referida rua evitando assim acidente na mesma.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Nem Ferreira, Brunno Braga, Cleusio do Periperi, Nelson do Jandir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_41_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_41_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, objetivando providências, em caráter de urgência, que seja feito um trevo localizado em frente ao Cemitério do Distrito de Santo Antônio do Rio Preto, saindo da estrada principal que dá acesso a Zona Rural do Córrego do Cascalho sentido a Comunidade Igrejinha,</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/804/requerimentos_42_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/804/requerimentos_42_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, objetivando providências, em caráter de urgência, que faça o levantamento e encascalhamento em pontos da estrada vicinal que dá acesso a Comunidade do Peri-Peri, tendo em vista que a referida estrada se encontra intransitável em alguns pontos.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_43_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_43_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, objetivando providências, em caráter de urgência, que seja feito o levantamento e encascalhamento da estrada vicinal que dá acesso a Comunidade Igrejinha, tendo em vista que a referida estrada se encontra intransitável em alguns pontos.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_44_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_44_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, objetivando providências, em caráter de urgência, promova a reforma da pinguela existente na localidade próxima a propriedade do Senhor José Branco sentido a propriedade do Senhor Tião Belchior, tendo em vista a precariedade do local, as tábuas estão podres e os cabos de aço do pé de apoio se encontram frouxos e precisam ser esticados.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_45_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_45_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, objetivando providências, em caráter de urgência,  que seja colocado relé que liga automaticamente as lâmpadas a noite e desliga durante o dia, na Praça Central situada na sede do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_47_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_47_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, objetivando providências, em caráter de urgência, que seja providenciada a iluminação pública no restante da Rua Aleixo Correa da Silva, nº 1.049, Bairro Novo Horizonte. No local necessita de dois postes para iluminação completa da rua. Os moradores do referido local, pagam taxa de iluminação pública e não usufrui do serviço.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_47_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_47_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, objetivando a instalação de câmeras de vídeo monitoramento na recepção e corredor da Unidade de Saúde Euzébio Siqueira, com captura de áudio e vídeo, visando garantir maior segurança à unidade de saúde, e ainda o controle por parte do Poder Público sobre o que ocorre durante o atendimento a população dom-bosquense.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, objetivando providências junto a Secretaria Municipal de Saúde, para que destine um local específico fora da Unidade de Saúde Euzébio Siqueira, para o atendimento das pessoas suspeitas de Covid-19, evitando assim, contanto com outros pacientes que procuram a Rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_51_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_51_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, para que verifique a possibilidade de destinar recursos financeiros a Casa de Apoio Danielle, com sede na Rua Governador Valadares, nº 438, Bairro Centro, na cidade de Uberaba-MG, devido as pessoas portadoras de câncer e acompanhantes que residem em Dom Bosco e procuram a rede hospitalar em Uberaba para receber tratamento, serem acolhidos com hospedagem, alimentação, assistência social e psicológica.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Nelson do Jandir, Brunno Braga, Cleusio do Periperi, João Lima, Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_52_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_52_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, para que seja providenciado uma área para a implantação urgente de um aterro sanitário, no Assentamento Novo Progresso. É do conhecimento geral que se fazem necessárias medidas eficientes e efetivas para a destinação correta do lixo daquele povoado, uma vez que a exposição do mesmo, a céu aberto, causa inúmeros prejuízos, tanto ao meio ambiente como à saúde dos moradores, demandando do Poder Público ações neste sentido.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_53_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_53_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando a instalação de quebra-molas na Rua Antônio Barbosa de Oliveira e Rua Josias Barbosa Ribeiro, no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_54_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_54_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que sejam instaladas placas indicativas na estrada vicinal que dá acesso a entrada da Comunidade de Igrejinha e ao Distrito de Santo Antônio do Rio Preto iniciando no trevo do Devaíde, na estrada vicinal (quatro marcos) e no local que dá acesso a saída para Brasilândia de Minas, para orientação dos usuários e melhoria da sinalização do trânsito.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Nem Ferreira, Brunno Braga, Cleusio do Periperi, João Lima, Nelson do Jandir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_55_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_55_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja realizado esforços políticos junto ao DER, no sentido de realizar serviços de tapamentos de buracos e a limpeza da rodovia municipal que liga Dom Bosco a BR 251. A rodovia encontra-se cheia de buracos e com as margens com mato alto impossibilitando a visão dos usuários da via.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_056_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_056_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a implantação de quebra-molas na Rua Josias Barbosa Ribeiro, Bairro Novo Horizonte, em frente as residências do Senhor Eledson e do Preto da Zulma, passando esta rua com tráfego de mão dupla.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_57_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_57_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando a instalação de corrimão nas pontes situadas sobre os Córregos do Gado Bravo e Novilha Brava, neste município.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_58_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_58_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a contratação de um técnico de enfermagem para atuar durante a noite no PSF Ronivon Candido da Fonseca no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_59_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_59_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o patrolamento da estrada que dá acesso do Devaíde até o Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_60_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_60_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a contratação de um coveiro para o Cemitério do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_61_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_61_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja verificada a possibilidade da construção das redes de esgoto sanitário junto com a obra de pavimentação das vias públicas  localizadas no Distrito de Santo Antônio do Rio Preto, Rua José Gomes da Silva e Virgílio Gomes da Silva e na sede do município na rua José Mendes e Avenida Belmira Gomes da Cunha.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_062_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_062_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a instalação de rede de energia elétrica no Cemitério Municipal do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_063_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_063_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a extensão de rede de energia elétrica no final do canteiro localizado na Avenida Irineu Paiva no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_64_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_64_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o patrolamento da estrada que dá acesso as fazendas do Córrego do Cascalho até as propriedades do Córrego da Igrejinha.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_65_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_65_2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o EDITAL DE TOMADA DE PREÇOS Nº 02/2021, PROCESSO N°05/2021, TIPO: TECNICA E PREÇO, que trata da auditoria realizada pela Empresa REIS E REIS AUDITORES ASSOCIADOS / CNPJ: 06.997.348.0001/81, na Prefeitura Municipal de Dom Bosco.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_66__2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_66__2021.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam colocadas as manilhas na estrada do Peri-Peri, próximo a Fazenda do Senhor José Coelho.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_67_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_67_2021.pdf</t>
   </si>
   <si>
     <t>Solicita providências junto ao departamento competente para que se faça a implantação de extensão de rede de energia elétrica na Rua Leivino Pereira de Freitas, nº 394, o referido endereço está localizado a 50 metros de distância da rede.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_68_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_68_2021.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, enfatizando da necessidade de disponibilização do trator com o tanque pipa para molhar as ruas não asfaltadas do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_69_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_69_2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a manutenção da proteção lateral sobre a Ponte do Córrego Gado Bravo que liga o Distrito de Santo Antônio do Rio Preto a Brasilândia de Minas, e ainda que sejam colocadas as placas de sinalização e  advertência na entrada da mesma.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_70_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_70_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam colocados dois registros na rede de abastecimento de água localizada na Avenida Irineu Paiva próximo ao PSF Ronivon Cândido da Fonseca, no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Nelson do Jandir, Brunno Braga, Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_71_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_71_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o recapeamento das seguintes ruas: Rua Oscar Trajano de Meneses, Rua João Francisco da Silva, Rua Dionilio Pereira da Silva, Rua Gentil Rosa de Oliveira, Rua Belmira Gomes, Rua José Mendes, Rua Francisco Pedro da Silva e Rua Antônio Barbosa de Oliveira.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_72_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_72_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a reforma do alambrado do Campo Esportivo Nazile Gonçalves Ferreira, e que seja viabilizado a pintura das paredes e grades.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_73_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_73_2021.pdf</t>
   </si>
   <si>
     <t>Solicita a perfuração e instalação de um poço artesiano no Bairro Novo Horizonte, para atender a demanda da falta de água dos moradores do referido bairro.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_74_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_74_2021.pdf</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_75_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_75_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a perfuração e instalação de um poço artesiano no Alto do Campo para atender a demanda da falta de água dos moradores do referido bairro.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_076_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_076_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a reforma da carreta (soldar o eixo da roda) que se encontra localizada próximo as casas da COHAB no Distrito de Santo Antônio do Rio Preto. A necessidade da reforma é devido o início do período de safra e a população necessita da carreta para transportar mantimentos e utensílios agrícolas.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Gersim, Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_77_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_77_2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado a esta Casa Legislativa, cópia integral do procedimento licitatório da Empresa Comunicar Sociedade Comercial LTDA ME, inscrita no CNPJ sob o nº 03.932.303/0001-30, cópia integral do contrato, empenhos, notas fiscais e pagamentos referentes ao período de janeiro a outubro de 2021.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/886/substitutivo_01_pl12_int._teor.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/886/substitutivo_01_pl12_int._teor.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Dom Bosco para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/888/substituitivo_01_pl11_int._teor.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/888/substituitivo_01_pl11_int._teor.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Dom Bosco para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/882/veto_pl_15.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/882/veto_pl_15.pdf</t>
   </si>
   <si>
     <t>Mensagem  de veto parcial 01, com fundamentos jurídicos , referente a emenda apresentada por vereadores e aprovada pelo plenário desta Casa Legislativa, que alterou a redação do artigo 2º, do Projeto de Lei  número 015, de 29 de outubro de 2021 “REVISA A REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA E INDIRETA DO PODER EXECUTIVO DO MUNICÍPIO DE DOM BOSCO – MG E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>EM PL</t>
   </si>
   <si>
     <t>Emenda Modificativa PL</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/906/emenda_modificativa_pl_15_2021.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/906/emenda_modificativa_pl_15_2021.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1745,68 +1745,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/899/emenda_aditiva_1_sub_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/900/emenda_aditiva_2_sub_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/901/emenda_aditiva_3_sub_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/902/emenda_aditiva_4_sub_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/903/emenda_aditiva_5_sub_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/904/emenda_aditiva_6_sub_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/905/emenda_aditiva_7_sub_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/832/emenda_modificativa_001_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/847/emenda_modificativa_no_01_2021_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/875/emenda_modificativa_3_ao_pl_14_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/876/emenda_modificativa_4_ao_pl_15_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/897/emenda_modificativa_05_s_ub_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/898/emenda_modificativa_06_s_ub_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/890/emenda_modificativa_07_sub_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/892/emenda_modificativa_08_sub_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/893/emenda_modificativa_09_sub_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/894/emenda_modificativa_10_sub_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/895/emenda_modificativa_11_sub_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/896/emenda_modificativa_12_sub_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/891/emenda_modificativa_13_sub_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/822/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/889/plc_02__professores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/883/pl_20_alteracao_loa_3o_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/884/proj_lei_abono_fundeb_2021_dombosco.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/885/pl_alteracao_ldo_2021_2o.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/887/pl_alteracao_loa_4o_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/907/pl_24___criacao_fundo_esporte.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/854/redacao_final_ao_projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/851/redacao_final_ao_projeto_de_lei_n_09_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/877/redacao_final_ao_projeto_de_lei_14_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/878/redacao_final_ao_projeto_de_lei_no_015_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/881/redacao_final_ao_projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_01__2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_02_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_03_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_04_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_05_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_06_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_07_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_08_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_09_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_10_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_11_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_12_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_13_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_14_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_15_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_16_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_17_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_19_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_20_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_21_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_22_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_23_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_24_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/787/requerimento_25_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_26_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/789/requerimento_27_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_28_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/792/requerimento_30_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_32_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_33_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_34_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_37_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_39_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_40_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_41_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/804/requerimentos_42_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_43_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_44_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_45_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_47_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_47_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_51_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_52_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_53_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_54_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_55_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_056_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_57_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_58_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_59_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_60_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_61_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_062_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_063_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_64_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_65_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_66__2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_67_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_68_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_69_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_70_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_71_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_72_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_73_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_74_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_75_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_076_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_77_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/886/substitutivo_01_pl12_int._teor.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/888/substituitivo_01_pl11_int._teor.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/882/veto_pl_15.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/906/emenda_modificativa_pl_15_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/899/emenda_aditiva_1_sub_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/900/emenda_aditiva_2_sub_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/901/emenda_aditiva_3_sub_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/902/emenda_aditiva_4_sub_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/903/emenda_aditiva_5_sub_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/904/emenda_aditiva_6_sub_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/905/emenda_aditiva_7_sub_2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/832/emenda_modificativa_001_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/847/emenda_modificativa_no_01_2021_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/875/emenda_modificativa_3_ao_pl_14_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/876/emenda_modificativa_4_ao_pl_15_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/897/emenda_modificativa_05_s_ub_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/898/emenda_modificativa_06_s_ub_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/890/emenda_modificativa_07_sub_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/892/emenda_modificativa_08_sub_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/893/emenda_modificativa_09_sub_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/894/emenda_modificativa_10_sub_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/895/emenda_modificativa_11_sub_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/896/emenda_modificativa_12_sub_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/891/emenda_modificativa_13_sub_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/822/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/889/plc_02__professores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/883/pl_20_alteracao_loa_3o_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/884/proj_lei_abono_fundeb_2021_dombosco.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/885/pl_alteracao_ldo_2021_2o.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/887/pl_alteracao_loa_4o_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/907/pl_24___criacao_fundo_esporte.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/854/redacao_final_ao_projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/851/redacao_final_ao_projeto_de_lei_n_09_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/877/redacao_final_ao_projeto_de_lei_14_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/878/redacao_final_ao_projeto_de_lei_no_015_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/881/redacao_final_ao_projeto_de_lei_no_019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_01__2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_02_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_03_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_04_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_05_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_06_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_07_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_08_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_09_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_10_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_11_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_12_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_13_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_14_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_15_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_16_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_17_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_19_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_20_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_21_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_22_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_23_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_24_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/787/requerimento_25_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/788/requerimento_26_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/789/requerimento_27_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/790/requerimento_28_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/792/requerimento_30_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_32_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_33_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_34_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/799/requerimento_37_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/801/requerimento_39_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/802/requerimento_40_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/803/requerimento_41_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/804/requerimentos_42_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/805/requerimento_43_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/806/requerimento_44_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/807/requerimento_45_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/808/requerimento_47_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/813/requerimento_47_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/817/requerimento_51_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_52_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_53_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/820/requerimento_54_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_55_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_056_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_57_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_58_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/835/requerimento_59_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/836/requerimento_60_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/837/requerimento_61_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/841/requerimento_062_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/842/requerimento_063_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/843/requerimento_64_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/844/requerimento_65_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/845/requerimento_66__2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_67_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/850/requerimento_68_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_69_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_70_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_71_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_72_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_73_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_74_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_75_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_076_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/873/requerimento_77_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/886/substitutivo_01_pl12_int._teor.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/888/substituitivo_01_pl11_int._teor.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/882/veto_pl_15.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2021/906/emenda_modificativa_pl_15_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>