--- v0 (2026-02-27)
+++ v1 (2026-04-18)
@@ -54,946 +54,946 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nelson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/981/projeto_de_lei_complementar_01_refis.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/981/projeto_de_lei_complementar_01_refis.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO LOCAL A CONCEDER ANISTIA DE JUROS E MULTAS RELACIONADAS A TRIBUTOS MUNICIPAIS ALÉM DE AUTORIZAR O PARCELAMENTO DE DÉBITOS TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/908/pl01-22_sr_bonfim.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/908/pl01-22_sr_bonfim.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE DOM BOSCO – MG, A CONCEDER SUBVENÇÃO SOCIAL A INSTITUIÇÃO PRIVADA DE CARÁTER SOCIAL QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/909/pl_02-22_defesa_civil_municipal.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/909/pl_02-22_defesa_civil_municipal.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL – COMPDEC, DO MUNICÍPIO DE DOM BOSCO – MG, REVOGA AS LEIS 079, DE 07 DE JUNHO DE 2001, 152, DE 24 DE AGOSTO DE 2006 E 213, DE 29 DE DEZEMBRO DE 2009, TODAS DO MUNICÍPIO DE DOM BOSCO - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/912/pl_03-22_r99.98900_saude.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/912/pl_03-22_r99.98900_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/910/pl_04-22_r199.96300_saude.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/910/pl_04-22_r199.96300_saude.pdf</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/914/pl_05-22_r71.26000_res_sesmg_7924.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/914/pl_05-22_r71.26000_res_sesmg_7924.pdf</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/913/pl_06-22_r178.05500_res_sesmg_7755.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/913/pl_06-22_r178.05500_res_sesmg_7755.pdf</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/911/pl_07-22_r50.00000_res_sesmg7824.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/911/pl_07-22_r50.00000_res_sesmg7824.pdf</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/915/pl_08-22_r285.65400_res_sesmg_7791.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/915/pl_08-22_r285.65400_res_sesmg_7791.pdf</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/916/pl_09-22_r365.00000_res_sesmg_7857.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/916/pl_09-22_r365.00000_res_sesmg_7857.pdf</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/917/pl_10-22_r7.00000_res_sesmg_7628.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/917/pl_10-22_r7.00000_res_sesmg_7628.pdf</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/918/pl_011-22__acordo_judicial_saude.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/918/pl_011-22__acordo_judicial_saude.pdf</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/930/pl_012-22__conv_quadra_peq_principe.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/930/pl_012-22__conv_quadra_peq_principe.pdf</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/931/pl_013-22_r150.000000_educacao.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/931/pl_013-22_r150.000000_educacao.pdf</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/941/plo_15_2022_revisao_geral_cria_cargos.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/941/plo_15_2022_revisao_geral_cria_cargos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral e anual, cria cargos, abre vagas reajusta vencimentos do quadro permanente estabelecidos pela Lei 219/2009 e altera a estrutura administrativa estabelecida pelo Lei 361/2017.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/942/plo_16_2022_bdmg.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/942/plo_16_2022_bdmg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Dom Bosco - MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/946/revisao_geral_servidores_camara.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/946/revisao_geral_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual da remuneração dos servidores da Câmara Municipal de Dom Bosco-MG e dá outras providências.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/947/revisao_geral_dos_vereadores.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/947/revisao_geral_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos Subsídios dos Vereadores da Câmara Municipal de Dom Bosco-MG e dá outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/948/revisao_geral_dos_subsidios_do_executivo.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/948/revisao_geral_dos_subsidios_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos Subsídios do Prefeito, Vice-Prefeito e dos Secretários Municipais de Dom Bosco-MG e dá outras providências.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/954/pl_020_cisalp_com_anexos.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/954/pl_020_cisalp_com_anexos.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES CELEBRADO PELOS MUNICÍPIOS DE ARAPUÁ, CARMO DO PARANAÍBA, GUARDA MOR, GUIMARÂNIA, LAGAMAR, LAGOA FORMOSA, LAGOA GRANDE, PATOS DE MINAS, PRESIDENTE OLEGÁRIO, RIO PARANAÍBA, SANTA ROSA DA SERRA, SÃO GONÇALO DO ABAETÉ, SÃO GOTARDO, SERRA DO SALITRE, TIROS E VARJÃO DE MINAS, VISANDO À INTEGRAÇÃO DO MUNICÍPIO DE DOM BOSCO - MG AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO ALTO PARANAÍBA-CISALP E DÁ PROVIDÊNCIAS CORRELATAS A MATÉRIA.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/965/pl_25_aquisicao_de_imovel.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/965/pl_25_aquisicao_de_imovel.pdf</t>
   </si>
   <si>
     <t>CONCEDE AUTORIZAÇÃO LEGISLATIVA PARA QUE O MUNICÍPIO PROCEDA COM A AQUISIÇÃO DO IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_no_28.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_no_28.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE DOM BOSCO – MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_no_30_diarias.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_no_30_diarias.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE DIÁRIAS AOS SERVIDORES DO PODER EXECUTIVO DO MUNICÍPIO DE DOM BOSCO – MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Nelson do Jandir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/973/plo_31_denomina_prefeitura_adao.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/973/plo_31_denomina_prefeitura_adao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do Prédio da Prefeitura Municipal de Dom Bosco que passa a denominar-se “Espaço Adão Antônio Pereira”.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/982/projeto_de_lei_33_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/982/projeto_de_lei_33_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de Adesivos de Identificação nos Veículos Oficiais da Prefeitura Municipal e da Câmara Municipal de Dom Bosco-MG e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_de_lei_32_orcamento_2023_para_protocolo.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_de_lei_32_orcamento_2023_para_protocolo.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Dom Bosco para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/994/pl_no_35_alteracao_ldo_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/994/pl_no_35_alteracao_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 32, inciso 3º e artigo 33 e incisos I e II, ambos da Lei nº 410, de 28 de Junho de 2021, que “Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/995/pl_36_alteracao_loa_2o_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/995/pl_36_alteracao_loa_2o_2022.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 12 e ao artigo 13 e incisos I e II da Lei nº 425, de 27 de Dezembro de 2021, alterada pela Lei Municipal 451, de 28 de junho de 2022.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/992/pl_37_implementos_agricolas_mapa_r159.52780.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/992/pl_37_implementos_agricolas_mapa_r159.52780.pdf</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/993/pl_38_onibus_educacao_r1.013.5999.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/993/pl_38_onibus_educacao_r1.013.5999.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_no_39_fia.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_no_39_fia.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO MUNICÍPIO DE DOM BOSCO – MG.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alvim do Leite</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_resolucao_01_2022_prestaccao_de_contas_2020.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_resolucao_01_2022_prestaccao_de_contas_2020.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas municipal, apresentada pelo Chefe do Poder Executivo do Município de Dom Bosco, relativa ao exercício de 2020.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/986/projeto_de_resolucao_03_2022_izaura.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/986/projeto_de_resolucao_03_2022_izaura.pdf</t>
   </si>
   <si>
     <t>“Outorga Título de Cidadania Honorária Dom- bosquense e dá outras providências. ”_x000D_
 Izaura Barbosa de Souza</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_resolucao_04_2022_eva.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_resolucao_04_2022_eva.pdf</t>
   </si>
   <si>
     <t>“Outorga Título de Cidadania Honorária Dom- bosquense e dá outras providências. ”_x000D_
 Eva Francisca de Freitas</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>RFPL</t>
   </si>
   <si>
     <t>Redação Final Final ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/963/parecer_de_redacao_final_projeto_de_lei_21_2022_ldo.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/963/parecer_de_redacao_final_projeto_de_lei_21_2022_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária do exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>João Lima</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/919/requerimento_01_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/919/requerimento_01_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado junto aos órgãos competentes obras de recapeamento e tapa-buracos da Rodovia MG que liga Dom Bosco a BR 251.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>João Lima, Alvim do Leite, Braguinha, Cleusio do Periperi, Gersim</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/920/requerimento_02_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/920/requerimento_02_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado para esta Casa Legislativa a seguinte documentação: _x000D_
 _x000D_
 1) Cópia da folha de pagamento dos profissionais da Educação, pagos com recursos do Fundeb, referente ao mês de dezembro de 2021, inclusive de eventuais rescisões e férias;_x000D_
 2) Relação dos servidores beneficiados com eventuais abonos do FUNDEB, relativo ao exercício de 2021;_x000D_
 3) Demonstrativo dos gastos com Fundeb, na forma do Anexo III da Instrução Normativa nº 13/2008, com as alterações posteriores, demonstrando a aplicação dos recursos do Fundeb no exercício de 2021;_x000D_
 4) Relação dos profissionais com respectivos valores, referente a eventuais pagamentos de férias-prêmio com recurso do FUNDEB no exercício de 2021._x000D_
  _x000D_
 Tal Requerimento vem reforçar o Ofício nº 01/2022, protocolizado no dia 13/01/2022, sob o nº 0894.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/921/requerimento_03_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/921/requerimento_03_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a instalação de um portão no ESF Ronivon Cândido da Fonseca, no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/922/requerimento_04_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/922/requerimento_04_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a contratação de um motorista para atendimento na área da saúde do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/923/requerimento_05_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/923/requerimento_05_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a instalação de rede de energia elétrica no cemitério localizado no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/924/requerimento_06_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/924/requerimento_06_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a manutenção do campo de futebol do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/925/requerimento_07_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/925/requerimento_07_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a limpeza do loteamento situado junto a COHAB no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>Gersim, Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/926/requerimento_08_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/926/requerimento_08_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado a esta Casa Legislativa, cópia integral do procedimento licitatório da Empresa Comunicar Sociedade Comercial LTDA ME, inscrita no CNPJ sob o nº 03.932.303/0001-30, cópia integral do contrato, empenhos, notas fiscais e pagamentos referentes ao período de janeiro a outubro de 2021.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/927/requerimento_9_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/927/requerimento_9_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito aceiro ao longo da estrada que liga o Distrito de Santo Antônio do Rio Preto a Brasilândia de Minas, iniciando no trecho que dá entrada a Fazenda do Sr. João Veloso à ponte do Córrego Gado Bravo.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>Cleusio do Periperi, Gersim, João Lima</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/928/requerimento_10_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/928/requerimento_10_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o transportes escolar dos alunos residentes na Zona Rural que estão matriculados na Escola Estadual Dom Bosco.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/929/requerimento_11_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/929/requerimento_11_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o patrolamento da estrada que dá acesso a Fazenda do Sr. Afonso, situada próximo ao Córrego das Flechas.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/932/requerimentos_12_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/932/requerimentos_12_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a pintura na estrutura da Quadra Poliesportiva do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/933/requerimentos_13_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/933/requerimentos_13_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a manutenção da estrada que liga o trevo do Devaid (BR251) ao Distrito de Santo Antônio do Rio Preto, passando pela estrada do meio e do trevo do Devaid a Comunidade de Igrejinha até o entroncamento dos (4 marcos).</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gersim</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/935/requerimento_14_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/935/requerimento_14_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado uma grade de ferro no bueiro localizado na Rua Gentil Rosa de Oliveira, em frente a casa da Senhora Cininha do finado Gilbertão.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>João Lima, Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/936/requerimento_15_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/936/requerimento_15_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a reforma dos mata-burros que se encontram localizados na estrada que dá acesso ao Assentamento Banco da Terra (Virgílio Martins), sendo um na divisa da propriedade da Sra. Zilda e o outro na divisa da propriedade do Sr. Armando com o Sr. Lucas Teixeira.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/937/requerimento_16_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/937/requerimento_16_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado um mata-burro na propriedade do Senhor Marcos Vinícius Martins Ferreira, situado no local que dá acesso a entrada da casa do Sr. Aquiles.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Braguinha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/938/requerimento_17_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/938/requerimento_17_2022.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de um bebedouro de água na Secretaria de Obras.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/939/requerimento_18_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/939/requerimento_18_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a reforma do piso, pintura e limpeza da Quadra Poliesportiva da Comunidade do Peri-Peri.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/940/requerimento_19_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/940/requerimento_19_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a reforma da compota do canal fluvial que liga o Rio Preto a Lagoa da Ferradura, no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>Alvim do Leite, Ademir Piucha, Braguinha, Cleusio do Periperi, Gersim, João Lima</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/943/requerimento_20_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/943/requerimento_20_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja instalado um corrimão na ponte situada sobre o Córrego Gado Bravo.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/944/requerimento_21_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/944/requerimento_21_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja contratado um cirurgião dentista para atender os moradores do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/945/requerimento_22_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/945/requerimento_22_2022.pdf</t>
   </si>
   <si>
     <t>solicita que preste informações a esta Casa Legislativa, quais são os critérios, leis e/ou convênios que estão sendo utilizados para cobrança do ITR – Imposto Territorial Rural, tendo em vista que os valores que estão sendo cobrados neste município é o valor de mercado e não de VTN, conforme determina a Lei nº 9393 de 19 de dezembro de 1996. Bem como que sejam apresentados a esta casa os documentos que são elaborados anualmente para cobrança do ITR. O Requerimento se faz pelo fato de suspeita de estar havendo cobrança de imposto contrário a legislação e, como consequência, lesando o contribuinte.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Nelson do Jandir, Ademir Piucha, Alvim do Leite, Braguinha, Brunno Braga, Cleusio do Periperi, Gersim, João Lima, Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/950/requerimento_23_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/950/requerimento_23_2022.pdf</t>
   </si>
   <si>
     <t>“Que nos termos do Art. 21, Inciso II, Alínea “h” do Regimento Interno, seja consignada nos anais desta Casa, “MOÇÃO DE APOIO A GREVE DOS PROFISSIONAIS DO MAGISTÉRIO DA REDE PÚBLICA ESTADUAL DE DOM BOSCO” COM VOTOS APOIO E APLAUSOS PARA OS PROFESSORES, REQUER AINDA QUE DESSA “MOÇÃO” SE DÊ CIÊNCIA AOS PROFESSORES. ” _x000D_
 _x000D_
 JUSTIFICATIVA: Sabemos da luta que nossos Professores vêm passando em busca da valorização e dos seus direitos, por isso aqui unidos, queremos dizer a todos os Professores que estamos juntos nesta luta, em busca dos seus direitos e pela valorização deste profissional que é de fundamental importância no desenvolvimento do conhecimento de cada cidadão e principalmente no conhecimento de nossos filhos e filhas._x000D_
 _x000D_
 A valorização desta categoria é a forma mais correta de proporcionar um futuro melhor para o Brasil, pois é através do ensino e da aprendizagem que formamos cidadãos de bem e continuamos o desenvolvimento da nossa sociedade.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/951/requerimento_24_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/951/requerimento_24_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado com a máxima urgência o conserto do radiador e da hélice do trator do Distrito de Santo Antônio do Rio Preto que está a mais 40 dias parado, para que o mesmo seja disponibilizado para atender os pequenos produtores rurais.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/952/requerimento_25_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/952/requerimento_25_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, enfatizando da necessidade de disponibilização do caminhão com o tanque pipa para molhar as ruas não asfaltadas do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/953/requerimento_26_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/953/requerimento_26_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a limpeza e manutenção do Cemitério situado na Comunidade da Igrejinha, e ainda que seja feita a instalação de quebra-molas na rua que passa em frente ao cemitério.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Alvim do Leite, Ademir Piucha, Cleusio do Periperi, Gersim, João Lima</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita que seja feito o encascalhamento da estrada que fica localizada no trecho que dá acesso a propriedade da Senhora Mariana e do Senhor Valtinho do Acibide.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/971/requerimento_29_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/971/requerimento_29_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja feito o patrolamento e encascalhamento da Rua Marçal Luiz de Queiroz.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/972/requerimento_30_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/972/requerimento_30_2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a reforma da passarela que atravessa o Córrego Gado Bravo, localizada na propriedade do Senhor Zé Branco para o Senhor Tião Belchior.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/974/requerimento_31_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/974/requerimento_31_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja feito o patrolamento da estrada que dá acesso do Trevo do Devaíde ao Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja feita a correção do nome escrito na placa do Centro Educacional do Distrito de Santo Antônio como sendo Inácia Aparecida de Paiva e não Inácia Rodrigues de Paiva.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/976/requerimento_33_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/976/requerimento_33_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando que seja feita vistoria na ponte localizada sobre o Córrego das Flechas, que dá acesso a propriedade do Senhor Osmar Francisco Borges, em razão da mesma se encontrar com uma viga quebrada, colocando em risco a vida das pessoas que trafegam pelo local.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/983/requerimento_34_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/983/requerimento_34_2022.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, junto à Secretaria Municipal competente, providência no sentido de determinar que seja gradeado o campo de futebol localizado no Distrito de Santo Antônio do Rio Preto, bem como o plantio de grama.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/949/sub_definitivo_merged.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/949/sub_definitivo_merged.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 01/2022, AO PROJETO DE LEI N°. 15,_x000D_
  DE 21 DE MARÇO DE 2022._x000D_
 _x000D_
 Dispõe sobre a revisão geral anual, cria cargos, abre vagas reajusta vencimentos do quadro permanente estabelecidos pela Lei 219/2009 e altera a estrutura administrativa estabelecida pela lei 361/2017.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>EM PL</t>
   </si>
   <si>
     <t>Emenda Modificativa PL</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/960/emenda_modificativa_1_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/960/emenda_modificativa_1_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01/2022, ao Projeto de Lei nº 21/2022.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/961/emenda_modificativa_2_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/961/emenda_modificativa_2_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 02/2022 ao Projeto de Lei nº 21/2022.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/962/emenda_modificativa_3_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/962/emenda_modificativa_3_2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 03/2022 ao Projeto de Lei nº 21/2022.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>EM IM</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1108/emenda_impositiva_10_pl_34_2022_orcamento04122023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1108/emenda_impositiva_10_pl_34_2022_orcamento04122023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 10/2022 - (§ 9º, Art. 145 - LOM)</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1109/emenda_impositiva_11_pl_34_2022_orcamento04122023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1109/emenda_impositiva_11_pl_34_2022_orcamento04122023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 11/2022 - (§ 9º, Art. 145 - LOM)</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>Ademir Piucha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1110/emenda_impositiva_12_pl_34_2022_orcamento04122023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1110/emenda_impositiva_12_pl_34_2022_orcamento04122023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 12/2022 - (§ 9º, Art. 145 - LOM)</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1111/emenda_impositiva_13_pl_34_2022_orcamento04122023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1111/emenda_impositiva_13_pl_34_2022_orcamento04122023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 13/2022 - (§ 9º, Art. 145 - LOM)</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1112/emenda_impositiva_14_pl_34_2022_orcamento04122023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1112/emenda_impositiva_14_pl_34_2022_orcamento04122023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 14/2022 - (§ 9º, Art. 145 - LOM)</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>Brunno Braga</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1113/emenda_impositiva_15_pl_34_2022_orcamento04122023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1113/emenda_impositiva_15_pl_34_2022_orcamento04122023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 15/2022 - (§ 9º, Art. 145 - LOM)</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1114/emenda_impositiva_16_pl_34_2022_orcamento04122023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1114/emenda_impositiva_16_pl_34_2022_orcamento04122023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 16/2022 - (§ 9º, Art. 145 - LOM)</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1115/emenda_impositiva_17_pl_34_2022_orcamento04122023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1115/emenda_impositiva_17_pl_34_2022_orcamento04122023.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva 17/2022 - (§ 9º, Art. 145 - LOM)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1300,67 +1300,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/981/projeto_de_lei_complementar_01_refis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/908/pl01-22_sr_bonfim.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/909/pl_02-22_defesa_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/912/pl_03-22_r99.98900_saude.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/910/pl_04-22_r199.96300_saude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/914/pl_05-22_r71.26000_res_sesmg_7924.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/913/pl_06-22_r178.05500_res_sesmg_7755.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/911/pl_07-22_r50.00000_res_sesmg7824.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/915/pl_08-22_r285.65400_res_sesmg_7791.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/916/pl_09-22_r365.00000_res_sesmg_7857.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/917/pl_10-22_r7.00000_res_sesmg_7628.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/918/pl_011-22__acordo_judicial_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/930/pl_012-22__conv_quadra_peq_principe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/931/pl_013-22_r150.000000_educacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/941/plo_15_2022_revisao_geral_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/942/plo_16_2022_bdmg.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/946/revisao_geral_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/947/revisao_geral_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/948/revisao_geral_dos_subsidios_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/954/pl_020_cisalp_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/965/pl_25_aquisicao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_no_30_diarias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/973/plo_31_denomina_prefeitura_adao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/982/projeto_de_lei_33_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_de_lei_32_orcamento_2023_para_protocolo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/994/pl_no_35_alteracao_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/995/pl_36_alteracao_loa_2o_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/992/pl_37_implementos_agricolas_mapa_r159.52780.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/993/pl_38_onibus_educacao_r1.013.5999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_no_39_fia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_resolucao_01_2022_prestaccao_de_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/986/projeto_de_resolucao_03_2022_izaura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_resolucao_04_2022_eva.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/963/parecer_de_redacao_final_projeto_de_lei_21_2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/919/requerimento_01_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/920/requerimento_02_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/921/requerimento_03_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/922/requerimento_04_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/923/requerimento_05_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/924/requerimento_06_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/925/requerimento_07_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/926/requerimento_08_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/927/requerimento_9_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/928/requerimento_10_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/929/requerimento_11_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/932/requerimentos_12_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/933/requerimentos_13_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/935/requerimento_14_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/936/requerimento_15_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/937/requerimento_16_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/938/requerimento_17_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/939/requerimento_18_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/940/requerimento_19_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/943/requerimento_20_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/944/requerimento_21_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/945/requerimento_22_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/950/requerimento_23_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/951/requerimento_24_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/952/requerimento_25_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/953/requerimento_26_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/971/requerimento_29_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/972/requerimento_30_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/974/requerimento_31_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/976/requerimento_33_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/983/requerimento_34_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/949/sub_definitivo_merged.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/960/emenda_modificativa_1_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/961/emenda_modificativa_2_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/962/emenda_modificativa_3_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1108/emenda_impositiva_10_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1109/emenda_impositiva_11_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1110/emenda_impositiva_12_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1111/emenda_impositiva_13_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1112/emenda_impositiva_14_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1113/emenda_impositiva_15_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1114/emenda_impositiva_16_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1115/emenda_impositiva_17_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/981/projeto_de_lei_complementar_01_refis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/908/pl01-22_sr_bonfim.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/909/pl_02-22_defesa_civil_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/912/pl_03-22_r99.98900_saude.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/910/pl_04-22_r199.96300_saude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/914/pl_05-22_r71.26000_res_sesmg_7924.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/913/pl_06-22_r178.05500_res_sesmg_7755.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/911/pl_07-22_r50.00000_res_sesmg7824.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/915/pl_08-22_r285.65400_res_sesmg_7791.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/916/pl_09-22_r365.00000_res_sesmg_7857.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/917/pl_10-22_r7.00000_res_sesmg_7628.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/918/pl_011-22__acordo_judicial_saude.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/930/pl_012-22__conv_quadra_peq_principe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/931/pl_013-22_r150.000000_educacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/941/plo_15_2022_revisao_geral_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/942/plo_16_2022_bdmg.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/946/revisao_geral_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/947/revisao_geral_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/948/revisao_geral_dos_subsidios_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/954/pl_020_cisalp_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/965/pl_25_aquisicao_de_imovel.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/968/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_lei_no_30_diarias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/973/plo_31_denomina_prefeitura_adao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/982/projeto_de_lei_33_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/978/projeto_de_lei_32_orcamento_2023_para_protocolo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/994/pl_no_35_alteracao_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/995/pl_36_alteracao_loa_2o_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/992/pl_37_implementos_agricolas_mapa_r159.52780.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/993/pl_38_onibus_educacao_r1.013.5999.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_no_39_fia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_resolucao_01_2022_prestaccao_de_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/986/projeto_de_resolucao_03_2022_izaura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_resolucao_04_2022_eva.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/963/parecer_de_redacao_final_projeto_de_lei_21_2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/919/requerimento_01_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/920/requerimento_02_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/921/requerimento_03_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/922/requerimento_04_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/923/requerimento_05_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/924/requerimento_06_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/925/requerimento_07_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/926/requerimento_08_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/927/requerimento_9_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/928/requerimento_10_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/929/requerimento_11_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/932/requerimentos_12_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/933/requerimentos_13_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/935/requerimento_14_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/936/requerimento_15_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/937/requerimento_16_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/938/requerimento_17_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/939/requerimento_18_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/940/requerimento_19_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/943/requerimento_20_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/944/requerimento_21_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/945/requerimento_22_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/950/requerimento_23_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/951/requerimento_24_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/952/requerimento_25_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/953/requerimento_26_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/971/requerimento_29_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/972/requerimento_30_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/974/requerimento_31_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/976/requerimento_33_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/983/requerimento_34_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/949/sub_definitivo_merged.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/960/emenda_modificativa_1_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/961/emenda_modificativa_2_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/962/emenda_modificativa_3_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1108/emenda_impositiva_10_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1109/emenda_impositiva_11_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1110/emenda_impositiva_12_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1111/emenda_impositiva_13_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1112/emenda_impositiva_14_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1113/emenda_impositiva_15_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1114/emenda_impositiva_16_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2022/1115/emenda_impositiva_17_pl_34_2022_orcamento04122023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>