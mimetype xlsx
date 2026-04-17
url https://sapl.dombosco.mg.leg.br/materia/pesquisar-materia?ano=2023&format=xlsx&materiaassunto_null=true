--- v0 (2026-02-27)
+++ v1 (2026-04-17)
@@ -54,1206 +54,1206 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>João Lima</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/emenda_modificativa_-_01-2023_-_joao_lima.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/emenda_modificativa_-_01-2023_-_joao_lima.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do § 2º do Art. 1º do Projeto de Lei Complementar nº 03, de 02 de maio de 2023.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1048/emenda_modificativa_02_ldo_pl_05-2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1048/emenda_modificativa_02_ldo_pl_05-2023.pdf</t>
   </si>
   <si>
     <t>Referência: Projeto de Lei nº 05/2023, que “Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2024”._x000D_
 O § 2º do artigo 32 do Projeto de Lei em referência passa a ter a seguinte redação:</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1075/emenda_modificativa_-_01-2023_-_pl_16-2023_-_francis_oswaldo_braga_guedes.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1075/emenda_modificativa_-_01-2023_-_pl_16-2023_-_francis_oswaldo_braga_guedes.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do Art. 4º do Projeto de Lei nº 16, de 21 de agosto de 2023.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Nelson do Jandir, Brunno Braga</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1053/emenda_supressiva_pl_12-_de_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1053/emenda_supressiva_pl_12-_de_2023.pdf</t>
   </si>
   <si>
     <t>Suprime o Art. 3º do Projeto de Lei nº 12, de 04 de julho de 2023.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_2_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_2_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 _x000D_
 Apresentamos a Vossa Excelência, nos termos do art. 21, inciso II, alínea g do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito, ouvido o Plenário desta Casa, para que seja construído um terminal rodoviário fora do centro da cidade para a parada de ônibus do transporte coletivo de passageiros.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_3_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_3_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 Apresento a Vossa Excelência, nos termos do art. 21, inciso II, alínea g do Regimento Interno, a presente Indicação, a ser encaminhada ao Senhor Prefeito, ouvido o Plenário desta Casa, para que seja realizado um concurso público para o preenchimento das vagas do Quadro Permanente de Pessoal da Prefeitura Municipal, nas áreas onde houver carência de profissionais no Município, evitando assim contratações desnecessárias.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alvim do Leite</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_04_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_04_2023.pdf</t>
   </si>
   <si>
     <t>Providências no sentido de contratar fiscal de postura municipal para fins de apreensão e controle de animais vadios em vias públicas.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/proposta_de_emenda_a_lei_organica_no_02_2023.docx.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/proposta_de_emenda_a_lei_organica_no_02_2023.docx.pdf</t>
   </si>
   <si>
     <t>“Altera os § § 9º e 11 do artigo 145 Lei Orgânica do Município de Dom Bosco/MG”.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/projetos_de_lei_complementar_01_2023_-_licenca_paternidade_20_dias.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/projetos_de_lei_complementar_01_2023_-_licenca_paternidade_20_dias.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 125, da Lei Complementar nº 001/2002 e dá e dá outras providências.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/projeto_de_lei_complementar_02_joao_lima_-_dispensa_do_servidor_dia_aniversario.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/projeto_de_lei_complementar_02_joao_lima_-_dispensa_do_servidor_dia_aniversario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre uma folga anual para todos os servidores públicos municipais de Dom Bosco, no dia de seu aniversário, na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/projeto_de_lei_complementar_03_2023_joao_lima_-_dispensa_servidor_filho_autista.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/projeto_de_lei_complementar_03_2023_joao_lima_-_dispensa_servidor_filho_autista.pdf</t>
   </si>
   <si>
     <t>Autoriza o servidor afastar-se do cargo quando precisar acompanhar filho (a) com TEA (Transtorno do Espectro Autista) ou Síndrome de Down e dá outras providências.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Nelson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_no_05_de_08_de_maio_de_2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_no_05_de_08_de_maio_de_2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/projeto_de_lei_006-2023_adequacao_e_criacao_de_cargo_com_impacto_economico.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/projeto_de_lei_006-2023_adequacao_e_criacao_de_cargo_com_impacto_economico.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL, ADEQUA OS VENCIMENTOS DOS OCUPANTES DOS CARGOS AGENDE DE COMBATE A ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE AO PISO NACIONAL DAS CATEGORIAS, REAJUSTA VENCIMENTOS, CRIA VAGAS DE CARGOS EXISTENTES, CRIA CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_-_revisao_subsidio_dos_vereadores.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_-_revisao_subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual do subsídio dos Vereadores da Câmara Municipal de Dom Bosco/MG e dá Outras Providências._x000D_
 Percentual 5,93%.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_-_revisao_subsidio_do_prefeito_e_secretarios.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_-_revisao_subsidio_do_prefeito_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual dos subsídios ao Prefeito, Vice-Prefeito e Secretários Municipais de Dom Bosco/MG._x000D_
 Percentual 5,93%.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1039/pl_09_2023_altera_vencimentos.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1039/pl_09_2023_altera_vencimentos.pdf</t>
   </si>
   <si>
     <t>“Altera a denominação e vencimentos dos cargos de provimento efetivo; altera valores da tabela de vencimentos do Plano de Cargos e Carreira e fixa vencimentos dos cargos de provimento em comissão da Câmara Municipal de Dom Bosco-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Braguinha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1040/projeto_de_lei_-_dom_bosco_compra_aqui.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1040/projeto_de_lei_-_dom_bosco_compra_aqui.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tratamento diferenciado, simplificado e favorecido para os microempreendedores individuais – MEI, para as microempresas – ME e para as empresas de pequeno porte – EPP, nas contratações públicas de bens, serviços e obras, no âmbito do Município de Dom Bosco-MG, cria o Programa de Contratações Governamentais denominado “Dom Bosco Compra Aqui” e dá outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Gersim</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1051/projeto_de_lei_12_2023_vereador_gerson.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1051/projeto_de_lei_12_2023_vereador_gerson.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Programa “Prata da Casa”, que estabelece a oportunidade para a apresentação de grupos, bandas, cantores, instrumentistas, locutores ou apresentadores locais, na abertura de eventos artísticos e culturais, nas condições que menciona e da outras providências.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1052/pl_no_13_de_13-07-2023_contrapartida_convales.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1052/pl_no_13_de_13-07-2023_contrapartida_convales.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento do Município e dá outras providências</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1062/pl_no_14_de_21_de_agosto_de_2023_declara_e_aprova_como_area_de_expansao_urbana_o_imovel.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1062/pl_no_14_de_21_de_agosto_de_2023_declara_e_aprova_como_area_de_expansao_urbana_o_imovel.pdf</t>
   </si>
   <si>
     <t>DECLARA E APROVA COMO ÁREA DE EXPANSÃO URBANA O IMÓVEL QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_15_2023_-_dispoem_sobre_a_bandeira_municipal.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_15_2023_-_dispoem_sobre_a_bandeira_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma e a apresentação dos Símbolos do Município de Dom Bosco-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/p_l_16_2023_-_dispoe_sobre_camara_de_vigilancia_escola_-_francis.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/p_l_16_2023_-_dispoe_sobre_camara_de_vigilancia_escola_-_francis.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a instalação de alambrados e de câmaras de vídeo para vigilância eletrônica/monitoramento das áreas externas das salas de aulas nas escolas e creches públicas municipais e privadas, no âmbito do Município de Dom Bosco e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1067/pl_17_26-09-2023_enfermagem_motorista_e_fiscal_com_impacto.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1067/pl_17_26-09-2023_enfermagem_motorista_e_fiscal_com_impacto.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS CARGOS CARGO QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1068/pl_no_18_de_26-09-2023_sub_radio.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1068/pl_no_18_de_26-09-2023_sub_radio.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE APOIO AOS CARENTES DE DOM BOSCO – AACDB, E CONCEDE _x000D_
 SUBVENÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1077/pl_19_de_16-10-2023_subvencao_social_a_casa_de_apoio_danielle.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1077/pl_19_de_16-10-2023_subvencao_social_a_casa_de_apoio_danielle.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE DOM BOSCO – MG A CONCEDER SUBVENÇÃO SOCIAL A INSTITUIÇÃO PRIVADA DE CARÁTER SOCIAL QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1078/pl_21_16-10-2023_enfermagem_db.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1078/pl_21_16-10-2023_enfermagem_db.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL N° 14.434, DE 4 DE AGOSTO DE 2022, QUE INSTITUIU O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM NO ÂMBITO DO MUNICÍPIO DE DOM BOSCO - MG.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1082/pl_22_06-11-2023_credito_especial_diversos.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1082/pl_22_06-11-2023_credito_especial_diversos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1083/projeto_de_lei_23_2023_vereador_alvim_ferreira.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1083/projeto_de_lei_23_2023_vereador_alvim_ferreira.pdf</t>
   </si>
   <si>
     <t>“Declara Patrimônio Cultural Imaterial do Município de Dom Bosco, Associação dos Devotos dos Reis Magos da Folia de Reis Tradicional da Família dos Piuí, da Zona Rural das Flechas Município de Dom Bosco/MG”.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_24_de_29-11-2023_cria_vagas_para_o_cargo_de_enfermagem_com_impacto_e_mensagem.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_24_de_29-11-2023_cria_vagas_para_o_cargo_de_enfermagem_com_impacto_e_mensagem.pdf</t>
   </si>
   <si>
     <t>CRIA VAGAS DE CARGOS EXISTENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1089/pl_25-2023_credito_especial_cultura.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1089/pl_25-2023_credito_especial_cultura.pdf</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1090/pl_26_doar_areas_de_proprie_mun_para_viabilizar_a_construcao_de_moradias_populares_no_ambito_de_prog_de_producao_de_unid_habit..docx.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1090/pl_26_doar_areas_de_proprie_mun_para_viabilizar_a_construcao_de_moradias_populares_no_ambito_de_prog_de_producao_de_unid_habit..docx.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar áreas de propriedade municipal para viabilizar a construção de moradias populares no âmbito de programas de produção de unidades habitacionais.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1091/pl_27_plano_de_estimulos_e_incentivos_aos_empre_habit_populares_no_ambito_do_programa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1091/pl_27_plano_de_estimulos_e_incentivos_aos_empre_habit_populares_no_ambito_do_programa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>CRIA PLANO DE ESTÍMULOS E INCENTIVOS AOS EMPREENDIMENTOS HABITACIONAIS POPULARES NO ÂMBITO DO PROGRAMA “MINHA CASA, MINHA VIDA”.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Nelson do Jandir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_lei_28.2023_capela_de_velorio.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_lei_28.2023_capela_de_velorio.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Capela de Velório de Dom Bosco/MG de "Capela de Velório Municipal Osmar Augusto Ferreira".</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1118/pl_29_de_18-12-2023_mais_medica_e_impacto.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1118/pl_29_de_18-12-2023_mais_medica_e_impacto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO LOCAL A CONCEDER AUXÍLIO-ALIMENTAÇÃO E AJUDA DE CUSTOS AOS MÉDICOS VINCULADOS AO PROGRAMA MAIS MÉDICOS PARA O BRASIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/pr_01_2023_estrutura_administrativa_cmdb.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/pr_01_2023_estrutura_administrativa_cmdb.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Estrutura Organizacional da Câmara Municipal de Dom Bosco-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/pr_02_2023_licitacao.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/pr_02_2023_licitacao.pdf</t>
   </si>
   <si>
     <t>“Estabelece normas para regulamentação da Lei Federal nº 14.133, de 1º de abril de 2021, que estabelece normas gerais de licitação e contratação para as Administrações Públicas diretas, autárquicas e fundacionais da União, dos Estados, do Distrito Federal e dos Municípios, no âmbito da Câmara Municipal de Dom Bosco-MG”.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>RFPL</t>
   </si>
   <si>
     <t>Redação Final Final ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/redacao_final_projeto_de_lei_complementar_emendado_03_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/redacao_final_projeto_de_lei_complementar_emendado_03_2023.pdf</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_de_redacao_final_ao_projeto_de_lei_n_05-2023_-_ldo_2024_1.docx</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_de_redacao_final_ao_projeto_de_lei_n_05-2023_-_ldo_2024_1.docx</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1061/redacao_final_do_projeto_de_lei_-_prata_da_casa_.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1061/redacao_final_do_projeto_de_lei_-_prata_da_casa_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Programa “Prata da Casa”, que estabelece a oportunidade para a apresentação de grupos, bandas, cantores, instrumentistas, locutores ou apresentadores locais, na abertura de eventos artísticos e culturais, nas condições que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1070/plo_16_2023_vereador_braguinha.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1070/plo_16_2023_vereador_braguinha.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1122/redacao_final_ao_pl_20_2024_loa.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1122/redacao_final_ao_pl_20_2024_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Dom Bosco para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_01_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_01_2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que seja feito meio-fio na Avenida Cândido Pereira Campos, em frente ao Banco SICOOB.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_2_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_2_2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitar os serviços de limpeza, capina e patrolamento da Rua Marçal Luiz de Queiroz, tendo em vista a má conservação em meio a buracos e mato, onde tem causado muito desconforto aos moradores e usuários da via.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_03_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_03_2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando serviços de reforma e limpeza do beco da Ponte Três Barras que dá acesso a Fazenda do Genésio, localizada no Córrego do Boqueirão.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_j_04_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_j_04_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instaladas as luminárias e as lâmpadas nos postes localizados na Rua Levino Pereira de Freitas, nº 1.049, (perto do Sindicato dos Trabalhadores Rurais) transversal a Rua Aleixo Correa da Silva, tendo em vista que os moradores pagam a taxa de iluminação pública.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_05_j_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_05_j_2023.pdf</t>
   </si>
   <si>
     <t>Solicitando extensão de rede de energia elétrica na Rua Zulmira Barbosa, nº 925 – Bairro Novo Horizonte, nasce no Lago Belarmino e atravessa a rua do CRAS e termina na rua do Cemitério Municipal Santa Cruz.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_6__2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_6__2023.pdf</t>
   </si>
   <si>
     <t>Solicita Casa Legislativa o Projeto de Lei visando a revisão geral da remuneração dos servidores públicos municipais, considerando o art. 4º da Lei nº 350, de 20 de abril de 2016, como data base para o reajuste anual.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_7_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_7_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja contratado profissional de capoeira e capoterapia para atender a demanda da população dom-bosquense.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_8_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_8_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado a esta Casa Legislativa, a relação com nomes completos das pessoas assistidas pelo CRAS que receberam a cesta básica no ano de 2022.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>Ademir Piucha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_09_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_09_2023.pdf</t>
   </si>
   <si>
     <t>Requer providências de combate as muriçocas, pernilongos e ainda evitar focos de mosquitos da dengue no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento_10_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento_10_2023.pdf</t>
   </si>
   <si>
     <t>Requer o patrolamento da estrada que liga o Distrito de Santo Antônio do Rio Preto a Ponte do Gado Bravo, na divisa do município de Brasilândia de Minas.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_11_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_11_2023.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de placas de identificação nas ruas da cidade.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_12_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_12_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito o patrolamento da estrada que liga a BR 251 a Comunidade Peri-Peri até o trevo (Quatro Marcas).</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_13_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_13_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a instalação de quebra-molas na Rua Gregório Cândido da Fonseca, localizada no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_14_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_14_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito o patrolamento e encascalhamento da Rua Virgílio Gomes, localizada no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_15_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_15_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito o patrolamento e encascalhamento da estrada que dá acesso a Comunidade Banco da Terra – Fazenda Virgílio Martins.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_16_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_16_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito o patrolamento e encascalhamento da estrada que dá acesso a Comunidade Banco da Terra – Fazenda Tamboril.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_17_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_17_2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, para que sejam instalados sistemas de monitoramentos por câmeras de segurança na parte externa e corredores da Escola Municipal Dalva Maria de Melo Carvalho, bem como alambrado cercando toda a área da escola, garantindo assim, maior segurança para os alunos, professores e servidores._x000D_
 _x000D_
 E ainda que seja determinada a obrigatoriedade do fechamento de portão em horário letivo da escola e que também seja verificada a possibilidade de contratar um guarda de forma permanente e efetiva durante seu funcionamento.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_18_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_18_2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que intervenha junto ao Gerente do Banco do Bradesco de Brasilândia de Minas para que retorne o abastecimento do caixa eletrônico do posto avançado do Banco Bradesco, localizado no município de Dom Bosco/MG._x000D_
 _x000D_
 O motivo da solicitação é para atender a demanda de aposentados e servidores municipais que utilizam do caixa para sacar suas aposentadorias e salários._x000D_
 _x000D_
 Atendendo à solicitação evitará que aposentados e servidores passem horas e horas, outras vezes dias para serem atendidos no posto avançado do Bradesco localizado na Loja Eletro Ramos, evitando assim o deslocamento desnecessário dos usuários do banco para outras cidades vizinhas para tão somente receber seus salários.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_19_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_19_2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que seja feito a perfuração de um Poço Artesiano para atender a demanda de água dos moradores do Bairro Novo Horizonte, tendo em vista a escassez de água que ocorre, principalmente nos meses de que se aproximam. A ideia é ligar a água desse poço a nova caixa d’água construída no referido bairro e evitar a falta de água para esses moradores.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/requerimento_20_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/requerimento_20_2023.pdf</t>
   </si>
   <si>
     <t>oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando serviços de revitalização, manutenção e limpeza do mato que cresceu no meio da grama do Campo Esportivo Nazile Gonçalves Ferreira, tendo em vista que o mato está muito alto e pode matar a grama._x000D_
 _x000D_
 Requer ainda, que sejam criados projetos de práticas desportivas, incentivando os jovens a praticar algum tipo de esporte, tirando-os da ociosidade.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_21_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_21_2023.pdf</t>
   </si>
   <si>
     <t>oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que sejam realizadas manutenções da estrada que dá acesso a Comunidade do Chapéu de Palha, mais especificamente, o alargamento das curvas da serra, minimizando os riscos de acidente.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_22_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_22_2023.pdf</t>
   </si>
   <si>
     <t>oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que seja notificada a empresa que realizou as obras de asfaltamento nas ruas do Distrito de Santo Antônio, para que faça a recuperação do asfalto da Rua Gregório Fonseca, tendo em vista que ainda a obra ali realizada está no período de garantia.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/requerimento_23_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/requerimento_23_2023.pdf</t>
   </si>
   <si>
     <t>solicita que seja realizado o patrolamento da estrada que dá acesso do Senhor Devaíde ao Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/requerimento_24_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/requerimento_24_2023.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de encascalhamento em todas as estradas do Assentamento Água Doce e Assentamento da Vargem Bonita, em atendimento a diversas reivindicações de moradores e produtores rurais dos referidos assentamentos.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1054/requerimento_25_jl_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1054/requerimento_25_jl_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de quebra-molas na estrada que sai da cidade sentido ao Posto “Osvaldo dos Santos”, especificamente em frente a propriedade do Senhor Joaquim Bibiano e do loteamento do Dr. Ramon, visando a redução da velocidade dos veículos que trafegam no local, minimizando assim, a quantidade de poeira, riscos aos transeuntes e principalmente a saúde dos moradores daquela região.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_26_cleusio_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_26_cleusio_2023.pdf</t>
   </si>
   <si>
     <t>Que seja encaminha a esta Casa Legislativa cópias dos processos licitatórios ou dispensa de licitação, bem como contratos e relatórios com valores pagos as empresas que construíram a caixa d’agua no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_27_cleusio_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_27_cleusio_2023.pdf</t>
   </si>
   <si>
     <t>Que encaminhe para esta Casa Legislativa cópias da relação de empenhos e de comprovantes de pagamentos realizados para a Empresa Posto PKL, com gastos de combustíveis referentes aos exercícios de 2021, 2022 até julho de 2023.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_28_cleusio_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_28_cleusio_2023.pdf</t>
   </si>
   <si>
     <t>Que encaminhe a esta Casa Legislativa cópias da planilha do controle de frotas da Prefeitura Municipal com a relação dos veículos, maquinas e seus respectivos quantitativos de litragem gastos referentes ao período de 2021, 2022 a julho de 2023.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_29_cleusio_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_29_cleusio_2023.pdf</t>
   </si>
   <si>
     <t>Que encaminhe a esta Casa Legislativa cópias contendo a relação dos servidores efetivos e contratados durante o período de janeiro a julho de 2023.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_30_ademir_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_30_ademir_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento da estrada que liga o trevo do Senhor Devaíde ao Distrito de Santo Antônio do Rio Preto e até a Ponte do Córrego Gado Bravo, tendo em vista as péssimas condições de tráfego.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_31_cleusio_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_31_cleusio_2023.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção na estrada rural, no trecho compreendido entre o trevo da BR 251 (trevo de Dom Bosco) passando pela Comunidade do Peri-Peri até o entroncamento dos 4 marcos, tendo em vista as péssimas condições de tráfego para os seus usuários.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_32_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_32_2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado para esta Casa Legislativa cópia do contrato e termos aditivos contratuais realizados entre o município de Dom Bosco e a Empresa Essa Construções e Serviços Eireli – ME, CNPJ nº 12.933.813/0001-65 que trabalhou na reforma e ampliação do Prédio da Prefeitura Municipal; sejam encaminhadas também as notas de empenhos e cópia dos pagamentos referentes a referida obra, e ainda o atestado de conclusão da obra assinado pelo engenheiro responsável.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_33_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_33_2023.pdf</t>
   </si>
   <si>
     <t>Requer que sejam encaminhadas a esta Casa Legislativa informações referentes a destinação do lixo reciclável, a exemplo do alumínio, papelão, plástico, etc. tendo em vista indagações de que tais lixos recicláveis estão sendo recolhidos por funcionário da Prefeitura Municipal e que esses lixos estão sendo buscados por um caminhão em nossa cidade. Que seja informado ainda, se esse lixo gera renda e economia para o município.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Braguinha, Ademir Piucha, Alvim do Leite, Cleusio do Periperi, Gersim, João Lima, Nelson do Jandir, Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_34_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_34_2023.pdf</t>
   </si>
   <si>
     <t>requerer que seja realizado o pagamento da Promoção dos 48 (quarenta e oito) servidores públicos municipais que fazem jus, conforme Plano de Carreira, tendo em vista reunião realizada com o Prefeito Municipal em 14/06/2023, onde o mesmo comprometeu realizar o pagamento no mês de agosto de 2023. Os servidores estão sem receber deste 05/2022.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_35_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_35_2023.pdf</t>
   </si>
   <si>
     <t>requerer que seja encaminhado para esta Casa Legislativa cópia do contrato e termos aditivos contratuais realizados entre o município de Dom Bosco e a EMPRESA MELLO LTDA. Engenheiro responsável: Márcio José da Silva, que executou a obra da ponte em concreto armado com 4m, localizada no Córrego Buriti Grande. Requer ainda que sejam encaminhadas também as notas de empenhos e cópia dos pagamentos referentes a referida obra.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_36_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_36_2023.pdf</t>
   </si>
   <si>
     <t>requerer que sejam realizados serviços de limpeza e roçagem da Creche Municipal “PROF. INÁCIA APARECIDA DE PAIVA”, e requer ainda providências no sentido de espalhar o cascalho que se encontra no referido local.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_37_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_37_2023.pdf</t>
   </si>
   <si>
     <t>requerer que seja contratado um médico para prestar atendimento aos moradores do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1076/requerimento_38_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1076/requerimento_38_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja arrumado a cabeceira da ponte do Córrego Gado Bravo que liga o município de Dom Bosco a Brasilândia de Minas, tendo em vista que está colocando em risco seus usuários, principalmente, cortando os pneus dos veículos que transitam naquela localidade.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_39_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_39_2023.pdf</t>
   </si>
   <si>
     <t>Requerer a construção de meio-fio da Avenida Cândido Pereira Campos, começando da frente das Loja ME Magazine, estendendo-se até o Armazém do Júnior.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_40_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_40_2023.pdf</t>
   </si>
   <si>
     <t>Requer que sejam tomadas providências necessárias para reformar a casa que fica na Estação de Tratamento de Água de nosso município. Tendo em vista que uma peça de madeira que sustenta o telhado está quebrada e algumas telhas foram quebradas devido os fortes ventos dos últimos dias, principalmente, as telhas que cobrem a parte do laboratório e também a sala onde ficam armazenados os produtos utilizados para fazer o tratamento da água._x000D_
 _x000D_
 Reitero ainda o requerimento, para que seja disponibilizado aos servidores que trabalham naquele local uma TV, já que passam jornadas extensas de trabalho no local sem qualquer tipo de informação.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1084/requerimento_41_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1084/requerimento_41_2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja publicado boletins periódicos dos números de casos de COVID-19 no município, com o intuito de deixar a população informada.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_42_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_42_2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, requerer que seja construído quebra-molas na Rua José Bispo de Paula, no trecho localizado da esquina do Bar Esquinão até próximo a Creche, com o intuito de obrigar os veículos a reduzirem a velocidade em que por ali trafegam uma vez que se trata de local perigoso e de circulação de pedestres, principalmente de pais com seus filhos que se utilizam da creche em questão.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Alvim do Leite, Ademir Piucha, Braguinha, Cleusio do Periperi, João Lima</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_43_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_43_2023.pdf</t>
   </si>
   <si>
     <t>Oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, requerer que seja encaminhado a esta Casa Legislativa informações sobre o Processo Administrativo Licitatório nº 030/2023 – Edital de Pregão Presencial nº 014/2023, objeto de contratação de pessoa jurídica para prestação de serviços de locação de caminhão pipa a fim de atender as necessidades do município de Dom Bosco/MG:_x000D_
 - Seja encaminhada, cópia do contrato decorrente do respectivo processo licitatório;_x000D_
 - Seja encaminhada ainda, cópia dos empenhos, notas fiscais e dos valores pagos mensalmente desde o início do contrato com a empresa até o momento.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_44_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_44_2023.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Prefeito Municipal de Dom Bosco, senhor Nelson Pereira de Brito, para encaminhar a esta Câmara Municipal, as seguintes informações e/ou documentos, relativos aos serviços terceirizados de transporte escolar da rede municipal de ensino:_x000D_
 1. Seja informado se houve processos licitatórios para contratação dos serviços de transporte escolar para os anos letivos de 2021, 2022 e 2023;_x000D_
 2. Em caso positivo, seja encaminhadas cópias dos respectivos processos licitatórios;_x000D_
 3. Seja encaminhada ainda, cópias dos contratos e termos aditivos decorrentes dos respectivos processos licitatórios;_x000D_
 4. Seja encaminhada relação contendo no mínimo os seguintes dados, relativos aos serviços de transporte escolar: credor, data e valor da despesa liquidada.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_45_2023_ademir.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_45_2023_ademir.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado pisca pisca para decoração natalina das ruas e praça do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_46_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_46_2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado as luminárias do canteiro do centro da Avenida Irineu Paiva no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Gersim, Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1119/requerimento_47_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1119/requerimento_47_2023.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam enviadas para esta Casa Legislativa cópias das notas de empenho e dos pagamentos referentes ao Processo Licitatório 056/2023, Pregão Presencial 020/2023, cujo objeto da presente licitação foi aquisição de um Trator esteira usado.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1120/requerimento_48_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1120/requerimento_48_2023.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência a realização de serviços de encascalhamento da estrada rural que dá acesso a Propriedade do Senhor José Antônio Cachoeira, passando pela Propriedade do Senhor Chico Pitangui até a Propriedade do Senhor Farley.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1069/veto_pl_16_-_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1069/veto_pl_16_-_2023.pdf</t>
   </si>
   <si>
     <t>Veto total referente ao PL nº 16 de 21 de agosto de 2023 "Torna obrigatória a instalação de alambrados e de câmeras de vídeo para vigilância eletrônica/monitoramento das áreas externas das salas de aulas nas escolas e creches públicas municipais e privadas, no âmbito do Município de Dom Bosco e dá outras providências".</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>EMPL</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1049/emenda_modificativa_01_ldo_pl_05-2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1049/emenda_modificativa_01_ldo_pl_05-2023.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>EPI</t>
   </si>
   <si>
     <t>Emenda Parlamentar Individual</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Acrescentam-se a seguinte ação ao Projeto de Lei nº 20/2023.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1094/emenda_de_orcamento_n._2_2023_vereador_ademir09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1094/emenda_de_orcamento_n._2_2023_vereador_ademir09112023.pdf</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1095/emenda_de_orcamento_n._3_2023_vereador_alvim09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1095/emenda_de_orcamento_n._3_2023_vereador_alvim09112023.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1096/emenda_de_orcamento_n._4_2023_vereador_alvim09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1096/emenda_de_orcamento_n._4_2023_vereador_alvim09112023.pdf</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1097/emenda_de_orcamento_n._5_2023_vereador_francis09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1097/emenda_de_orcamento_n._5_2023_vereador_francis09112023.pdf</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1098/emenda_de_orcamento_n._6_2023_vereador_francis09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1098/emenda_de_orcamento_n._6_2023_vereador_francis09112023.pdf</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1099/emenda_de_orcamento_n._7_2023_vereador_gerson09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1099/emenda_de_orcamento_n._7_2023_vereador_gerson09112023.pdf</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1100/emenda_de_orcamento_n._8_2023_vereador_gerson09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1100/emenda_de_orcamento_n._8_2023_vereador_gerson09112023.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1101/emenda_de_orcamento_n._9__2023_vereador_joao_lima09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1101/emenda_de_orcamento_n._9__2023_vereador_joao_lima09112023.pdf</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1102/emenda_de_orcamento_n._10__2023_vereador_joao_lima09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1102/emenda_de_orcamento_n._10__2023_vereador_joao_lima09112023.pdf</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1103/emenda_de_orcamento_n.__2023_vereador_cleusio09112023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1103/emenda_de_orcamento_n.__2023_vereador_cleusio09112023.pdf</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1104/emenda_de_orcamento_n._12_2023_vereador_hilton.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1104/emenda_de_orcamento_n._12_2023_vereador_hilton.pdf</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>Brunno Braga</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/emenda_de_orcamento_n._13_2023_vereador_brunno.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/emenda_de_orcamento_n._13_2023_vereador_brunno.pdf</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1116/emenda_de_orcamento_n._14_2023_vereador_nelson_04122023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1116/emenda_de_orcamento_n._14_2023_vereador_nelson_04122023.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>Emenda Modificativa ao PL 20 2023</t>
   </si>
   <si>
     <t>Modifica-se a redação do caput do artigo 12.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1566,67 +1566,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/emenda_modificativa_-_01-2023_-_joao_lima.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1048/emenda_modificativa_02_ldo_pl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1075/emenda_modificativa_-_01-2023_-_pl_16-2023_-_francis_oswaldo_braga_guedes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1053/emenda_supressiva_pl_12-_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_2_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_3_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/proposta_de_emenda_a_lei_organica_no_02_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/projetos_de_lei_complementar_01_2023_-_licenca_paternidade_20_dias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/projeto_de_lei_complementar_02_joao_lima_-_dispensa_do_servidor_dia_aniversario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/projeto_de_lei_complementar_03_2023_joao_lima_-_dispensa_servidor_filho_autista.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_no_05_de_08_de_maio_de_2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/projeto_de_lei_006-2023_adequacao_e_criacao_de_cargo_com_impacto_economico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_-_revisao_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_-_revisao_subsidio_do_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1039/pl_09_2023_altera_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1040/projeto_de_lei_-_dom_bosco_compra_aqui.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1051/projeto_de_lei_12_2023_vereador_gerson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1052/pl_no_13_de_13-07-2023_contrapartida_convales.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1062/pl_no_14_de_21_de_agosto_de_2023_declara_e_aprova_como_area_de_expansao_urbana_o_imovel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_15_2023_-_dispoem_sobre_a_bandeira_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/p_l_16_2023_-_dispoe_sobre_camara_de_vigilancia_escola_-_francis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1067/pl_17_26-09-2023_enfermagem_motorista_e_fiscal_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1068/pl_no_18_de_26-09-2023_sub_radio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1077/pl_19_de_16-10-2023_subvencao_social_a_casa_de_apoio_danielle.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1078/pl_21_16-10-2023_enfermagem_db.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1082/pl_22_06-11-2023_credito_especial_diversos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1083/projeto_de_lei_23_2023_vereador_alvim_ferreira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_24_de_29-11-2023_cria_vagas_para_o_cargo_de_enfermagem_com_impacto_e_mensagem.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1089/pl_25-2023_credito_especial_cultura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1090/pl_26_doar_areas_de_proprie_mun_para_viabilizar_a_construcao_de_moradias_populares_no_ambito_de_prog_de_producao_de_unid_habit..docx.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1091/pl_27_plano_de_estimulos_e_incentivos_aos_empre_habit_populares_no_ambito_do_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_lei_28.2023_capela_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1118/pl_29_de_18-12-2023_mais_medica_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/pr_01_2023_estrutura_administrativa_cmdb.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/pr_02_2023_licitacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/redacao_final_projeto_de_lei_complementar_emendado_03_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_de_redacao_final_ao_projeto_de_lei_n_05-2023_-_ldo_2024_1.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1061/redacao_final_do_projeto_de_lei_-_prata_da_casa_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1070/plo_16_2023_vereador_braguinha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1122/redacao_final_ao_pl_20_2024_loa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_01_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_2_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_j_04_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_05_j_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_6__2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_7_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_8_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_13_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_14_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_15_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_16_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_17_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_18_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_19_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/requerimento_20_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_21_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_22_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/requerimento_23_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/requerimento_24_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1054/requerimento_25_jl_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_26_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_27_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_28_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_29_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_30_ademir_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_31_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_32_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_33_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_34_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_35_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_36_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_37_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1076/requerimento_38_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_39_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_40_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1084/requerimento_41_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_42_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_43_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_44_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_45_2023_ademir.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_46_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1119/requerimento_47_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1120/requerimento_48_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1069/veto_pl_16_-_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1049/emenda_modificativa_01_ldo_pl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1094/emenda_de_orcamento_n._2_2023_vereador_ademir09112023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1095/emenda_de_orcamento_n._3_2023_vereador_alvim09112023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1096/emenda_de_orcamento_n._4_2023_vereador_alvim09112023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1097/emenda_de_orcamento_n._5_2023_vereador_francis09112023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1098/emenda_de_orcamento_n._6_2023_vereador_francis09112023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1099/emenda_de_orcamento_n._7_2023_vereador_gerson09112023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1100/emenda_de_orcamento_n._8_2023_vereador_gerson09112023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1101/emenda_de_orcamento_n._9__2023_vereador_joao_lima09112023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1102/emenda_de_orcamento_n._10__2023_vereador_joao_lima09112023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1103/emenda_de_orcamento_n.__2023_vereador_cleusio09112023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1104/emenda_de_orcamento_n._12_2023_vereador_hilton.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/emenda_de_orcamento_n._13_2023_vereador_brunno.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1116/emenda_de_orcamento_n._14_2023_vereador_nelson_04122023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1045/emenda_modificativa_-_01-2023_-_joao_lima.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1048/emenda_modificativa_02_ldo_pl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1075/emenda_modificativa_-_01-2023_-_pl_16-2023_-_francis_oswaldo_braga_guedes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1053/emenda_supressiva_pl_12-_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1014/indicacao_2_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1015/indicacao_3_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_04_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1041/proposta_de_emenda_a_lei_organica_no_02_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1027/projetos_de_lei_complementar_01_2023_-_licenca_paternidade_20_dias.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1028/projeto_de_lei_complementar_02_joao_lima_-_dispensa_do_servidor_dia_aniversario.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1029/projeto_de_lei_complementar_03_2023_joao_lima_-_dispensa_servidor_filho_autista.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1033/projeto_de_lei_no_05_de_08_de_maio_de_2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1034/projeto_de_lei_006-2023_adequacao_e_criacao_de_cargo_com_impacto_economico.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1035/projeto_de_lei_-_revisao_subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1036/projeto_de_lei_-_revisao_subsidio_do_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1039/pl_09_2023_altera_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1040/projeto_de_lei_-_dom_bosco_compra_aqui.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1051/projeto_de_lei_12_2023_vereador_gerson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1052/pl_no_13_de_13-07-2023_contrapartida_convales.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1062/pl_no_14_de_21_de_agosto_de_2023_declara_e_aprova_como_area_de_expansao_urbana_o_imovel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1063/pl_15_2023_-_dispoem_sobre_a_bandeira_municipal.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1064/p_l_16_2023_-_dispoe_sobre_camara_de_vigilancia_escola_-_francis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1067/pl_17_26-09-2023_enfermagem_motorista_e_fiscal_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1068/pl_no_18_de_26-09-2023_sub_radio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1077/pl_19_de_16-10-2023_subvencao_social_a_casa_de_apoio_danielle.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1078/pl_21_16-10-2023_enfermagem_db.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1082/pl_22_06-11-2023_credito_especial_diversos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1083/projeto_de_lei_23_2023_vereador_alvim_ferreira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1088/pl_24_de_29-11-2023_cria_vagas_para_o_cargo_de_enfermagem_com_impacto_e_mensagem.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1089/pl_25-2023_credito_especial_cultura.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1090/pl_26_doar_areas_de_proprie_mun_para_viabilizar_a_construcao_de_moradias_populares_no_ambito_de_prog_de_producao_de_unid_habit..docx.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1091/pl_27_plano_de_estimulos_e_incentivos_aos_empre_habit_populares_no_ambito_do_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1117/projeto_de_lei_28.2023_capela_de_velorio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1118/pl_29_de_18-12-2023_mais_medica_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1038/pr_01_2023_estrutura_administrativa_cmdb.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1042/pr_02_2023_licitacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1046/redacao_final_projeto_de_lei_complementar_emendado_03_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_de_redacao_final_ao_projeto_de_lei_n_05-2023_-_ldo_2024_1.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1061/redacao_final_do_projeto_de_lei_-_prata_da_casa_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1070/plo_16_2023_vereador_braguinha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1122/redacao_final_ao_pl_20_2024_loa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1000/requerimento_01_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1001/requerimento_2_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1002/requerimento_03_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1003/requerimento_j_04_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1004/requerimento_05_j_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1007/requerimento_6__2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1008/requerimento_7_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1009/requerimento_8_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1010/requerimento_09_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1011/requerimento_10_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1012/requerimento_11_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1013/requerimento_12_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1016/requerimento_13_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1021/requerimento_14_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1022/requerimento_15_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1023/requerimento_16_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1024/requerimento_17_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1025/requerimento_18_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1026/requerimento_19_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1030/requerimento_20_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1031/requerimento_21_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1032/requerimento_22_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1037/requerimento_23_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1044/requerimento_24_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1054/requerimento_25_jl_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1055/requerimento_26_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_27_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_28_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_29_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_30_ademir_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_31_cleusio_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1065/requerimento_32_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1066/requerimento_33_2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_34_2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_35_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1073/requerimento_36_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1074/requerimento_37_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1076/requerimento_38_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1080/requerimento_39_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1081/requerimento_40_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1084/requerimento_41_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1087/requerimento_42_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1086/requerimento_43_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1085/requerimento_44_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1106/requerimento_45_2023_ademir.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1107/requerimento_46_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1119/requerimento_47_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1120/requerimento_48_2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1069/veto_pl_16_-_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1049/emenda_modificativa_01_ldo_pl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1094/emenda_de_orcamento_n._2_2023_vereador_ademir09112023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1095/emenda_de_orcamento_n._3_2023_vereador_alvim09112023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1096/emenda_de_orcamento_n._4_2023_vereador_alvim09112023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1097/emenda_de_orcamento_n._5_2023_vereador_francis09112023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1098/emenda_de_orcamento_n._6_2023_vereador_francis09112023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1099/emenda_de_orcamento_n._7_2023_vereador_gerson09112023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1100/emenda_de_orcamento_n._8_2023_vereador_gerson09112023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1101/emenda_de_orcamento_n._9__2023_vereador_joao_lima09112023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1102/emenda_de_orcamento_n._10__2023_vereador_joao_lima09112023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1103/emenda_de_orcamento_n.__2023_vereador_cleusio09112023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1104/emenda_de_orcamento_n._12_2023_vereador_hilton.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1105/emenda_de_orcamento_n._13_2023_vereador_brunno.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2023/1116/emenda_de_orcamento_n._14_2023_vereador_nelson_04122023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="100.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="208.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>