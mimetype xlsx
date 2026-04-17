--- v0 (2026-02-27)
+++ v1 (2026-04-17)
@@ -54,566 +54,566 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Gersim</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1168/emenda_aditiva_01_2024_pl_15_ldo.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1168/emenda_aditiva_01_2024_pl_15_ldo.pdf</t>
   </si>
   <si>
     <t>Referência: Projeto de Lei nº 15/2024, que “Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária de 2025, e dá outras providências”.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Alvim do Leite</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1123/pl_01_2024_vereador_alvim.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1123/pl_01_2024_vereador_alvim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vale alimentação para os Servidores Públicos do Município de Dom Bosco-MG, para ser Utilizado Exclusivamente na Feira Livre dos Produtores Rurais do Município com o Objetivo de Incentivar o Comércio Local e Promover a Agricultura Familiar.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Nelson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1124/pl_002_05-02-2024_credito_especial_diversos.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1124/pl_002_05-02-2024_credito_especial_diversos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_003_05-02-2023_cria_funcoes_gratificadas_completo.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_003_05-02-2023_cria_funcoes_gratificadas_completo.pdf</t>
   </si>
   <si>
     <t>“Cria funções gratificadas e dispõe sobre regras e diretrizes para a atuação dos agentes de contratação/Pregoeiros, equipe de apoio e comissão de contratação e comissões especiais, nos termos da Lei Federal 14.133/2021 e regulamentações, delega atribuições aos agentes políticos altera estrutura organizacional do Poder Executivo e dá outras providencias.”</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1126/pl_004_05-02-2024_credito_especial_completo.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1126/pl_004_05-02-2024_credito_especial_completo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento do Município e dá outras providências</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1127/pl_05_05-02-2024_revisao_geral_2024_dom_bosco_com_mensagem.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1127/pl_05_05-02-2024_revisao_geral_2024_dom_bosco_com_mensagem.pdf</t>
   </si>
   <si>
     <t>“Concede revisão geral anual da remuneração dos servidores públicos municipais do Poder Executivo”</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_006_05-02-2024_revisao_geral_2024_agentes_policitos_dom_bosco_com_mensagem.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_006_05-02-2024_revisao_geral_2024_agentes_policitos_dom_bosco_com_mensagem.pdf</t>
   </si>
   <si>
     <t>“Concede revisão geral anual da remuneração dos Agentes Políticos do Poder Executivo”</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_-_revisao_salario_servidores_e_vereadores.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_-_revisao_salario_servidores_e_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos servidores da Câmara Municipal de Dom Bosco -MG, em conformidade com o inciso X, Art. 37 do Constituição Federal de 1988.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_08_2024_-_subsidio_verreadores.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_08_2024_-_subsidio_verreadores.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do Município de Dom Bosco, para a legislatura de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_09_2024_-_subsidio_prefeito.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_09_2024_-_subsidio_prefeito.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários Municipais do Município de Dom Bosco, para a legislatura de 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1136/pl_10_2024_2024_-_fixa_vencimento_-_camara.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1136/pl_10_2024_2024_-_fixa_vencimento_-_camara.pdf</t>
   </si>
   <si>
     <t>“Fixa vencimento para o cargo de Coordenador do Centro de Apoio ao Cidadão e à Sociedade Civil, de livre nomeação e exoneração, no âmbito da estrutura administrativa da Câmara Municipal de Dom Bosco-MG e dá outras providências”</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cleusio do Periperi</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1149/proejto_de_lei_11_2024_altera_vencimentos_servidores_camara.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1149/proejto_de_lei_11_2024_altera_vencimentos_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Altera os valores dos vencimentos dos cargos de provimento efetivo e dos cargos de provimento em comissão da Câmara Municipal de Dom Bosco-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1151/pl_12_2024_subsidios_vereadores.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1151/pl_12_2024_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>“Fixa os subsídios dos Vereadores do Município de Dom Bosco, para a legislatura de 2025 a 2028 e dá outras providências”</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Hino Municipal de Dom Bosco e dá outras providências.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_16_de_20-05-2024__credito_especial_diversos.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_16_de_20-05-2024__credito_especial_diversos.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_19_de_28-06-2024__sistema_municipal_de_cultura_urgente.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_19_de_28-06-2024__sistema_municipal_de_cultura_urgente.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DO MUNICÍPIO DE DOM BOSCO-MG, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_20_de_04-07-2024__alteracao_convales.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_20_de_04-07-2024__alteracao_convales.pdf</t>
   </si>
   <si>
     <t>Ratifica a Sexta Alteração e a Consolidação do Contrato de Consórcio do Convales e dá outras providências.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_lei_n._21_de_16.09.2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_lei_n._21_de_16.09.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do protocolo de intenções do Consórcio Intermunicipal de Infraestrutura dos Municípios do Noroeste de Minas - CINF - AMNOR e dá outras providências.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_lei_n._22_de_16.09.2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_lei_n._22_de_16.09.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Dom Bosco - MG a conceder subvenção social a instituição privada de caráter social que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1177/projeto_de_lei_n._23_de_16.09.2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1177/projeto_de_lei_n._23_de_16.09.2024.pdf</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Cria o Serviço Regionalizado de Acolhimento Institucional de Crianças e Adolescentes e dá outras providências.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1137/resolucao_126_2024_cac.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1137/resolucao_126_2024_cac.pdf</t>
   </si>
   <si>
     <t>“Cria na estrutura da Câmara Municipal de Dom Bosco-MG, o Centro de Apoio ao Cidadão e à Sociedade Civil – CAC, e dá outras providências”.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_resolucao_05_2024_revoga.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_resolucao_05_2024_revoga.pdf</t>
   </si>
   <si>
     <t>“Revoga a Resolução nº 125, de 06 de março de 2024.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_resolucao_06_2024_-_assinatura_digital.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_resolucao_06_2024_-_assinatura_digital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de Certificado Digital na Assinatura de Documentos Públicos na Forma Eletrônica no âmbito do Poder Legislativo e estabelece outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1173/2_projeto_resolucao_09_-_sessoes_ordinarias.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1173/2_projeto_resolucao_09_-_sessoes_ordinarias.pdf</t>
   </si>
   <si>
     <t>Regulamenta procedimentos para a realização de sessões ordinárias, no âmbito da Câmara Municipal de DOM BOSCO/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1174/2_projeto_resolucao_-_camara_itinerante.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1174/2_projeto_resolucao_-_camara_itinerante.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Câmara Itinerante no Município de Dom Bosco/MG e dá Outras Providências</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>RFPL</t>
   </si>
   <si>
     <t>Redação Final Final ao Projeto de Lei</t>
   </si>
   <si>
     <t>CCJR - COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1170/redacao_final_do_projeto_de_lei_15_2024_-_ldo.docx</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1170/redacao_final_do_projeto_de_lei_15_2024_-_ldo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nelson do Jandir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_01_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_01_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de conceder adicional de insalubridade aos técnicos de enfermagem que atuam no município.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1130/requerimento_2_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1130/requerimento_2_2024.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas as devidas providências para a limpeza da grota (campina e coleta do lixo), que inicia no pátio da Prefeitura Municipal e dá acesso a várias ruas que atravessam a cidade, tendo em vista o crescimento excessivo de vegetação. Tal medida, visa minimizar a proliferação do mosquito da dengue, que representa um risco para a saúde pública, especialmente considerando o atual período chuvoso.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>Braguinha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_3_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_3_2024.pdf</t>
   </si>
   <si>
     <t>Solicitar respeitosamente que seja providenciado o aquecimento da piscina da Secretaria de Saúde deste município, que oferece serviços de hidroginástica para pacientes como parte de um programa de reabilitação e promoção da saúde.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1132/requerimento_4_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1132/requerimento_4_2024.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam encaminhados a esta Casa Legislativa a relação das empresas que têm contratos administrativos de obras ou serviços junto ao Município de Dom Bosco-MG.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>Braguinha, Gersim</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, regimentalmente apoiados, vem a presença de Vossa Excelência, após ouvido o plenário, oficiar ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que a resposta dada ao Requerimento nº 34/2023, não esclareceu o porquê os servidores não receberam a promoção devida na conformidade do que dispõe o Plano de Carreira.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>Ademir Piucha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_07_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_07_2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a troca das lâmpadas na Avenida Ireineu Paiva, e seja colocado quebra-molas na Rua Virgílio Gomes e Rua José Gomes da Silva.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_08_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_08_2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito o serviço de patrolamento e encascalhamento da estrada vicinal que vai do trevo do Devaíde até o Distrito de Santo Antônio do Rio Preto, seguindo até a ponte do Córrego Gado Bravo.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_09_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_09_2024.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam enviados a esta Casa Legislativa, cópia integral dos Processos Licitatórios e os contratos das respectivas empresas vencedoras com o município referente aos anos de 2021, 2022, 2023 até a presente data, e que executaram obras no município de Dom Bosco. Dentre os documentos deverão ser enviadas as planilhas orçamentárias e/ou planilha de custo, notas de empenho, notas fiscais dos serviços e seus respectivos comprovantes de pagamentos.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>João Lima</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_10_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_10_2024.pdf</t>
   </si>
   <si>
     <t>Solicitar a possibilidade de contratação de guarda para vigilância no entorno do Lago Belarmino, com especial atenção aos horários de maior movimento de crianças e adolescentes._x000D_
 - Seja verificada a possibilidade de implementação de medidas de segurança adicionais, tais como sinalização adequada, barreiras de proteção e orientação aos frequentadores sobre os riscos existentes no local.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_11_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_11_2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado para esta Casa Legislativa cópia do contrato e termos aditivos contratuais realizados entre o município de Dom Bosco e a EMPRESA MELLO LTDA. Engenheiro responsável: Márcio José da Silva, que executou a obra da ponte em concreto armado com 4 mts, localizada no Córrego Buriti Grande. Requer ainda que sejam encaminhadas também as planilhas orçamentárias, notas de empenhos, notas fiscais referentes ao serviço prestado e comprovantes dos pagamentos efetuados a empresa e termo de conclusão da obra.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1144/requerimento_12_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1144/requerimento_12_2024.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados dois importantes serviços em nossa comunidade, conforme detalhado abaixo:_x000D_
 _x000D_
 1- Que acione a Secretaria Municipal de Meio Ambiente, para que realize trabalhos de preservação nas proximidades do Córrego Novilha Brava até a Lagoa da Ferradura, considerando a necessidade de preservação ambiental e a promoção de um ambiente mais saudável para os cidadãos. O acúmulo de resíduos sólidos e outros materiais tem sido observado nessa região, o que representa riscos à saúde pública e impactos negativos ao meio ambiente. Portanto, é imprescindível que sejam tomadas medidas para a limpeza e manutenção dessas áreas._x000D_
 _x000D_
 2- Instalação de Placas Educativas no Trevo da Balsa na Sede do Distrito de Santo Antônio do Rio Preto, com o intuito de promover a conscientização e a segurança no trânsito. Este trecho apresenta um fluxo considerável de veículos, sendo essencial que haja sinalização adequada para orientar os condutores e garantir a segurança de todos os usuários da via.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_13_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_13_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção das estradas que servem as seguintes comunidades em nosso município:_x000D_
 _x000D_
 - Comunidade Peri-Peri da BR 251 até os 4 marcos;_x000D_
 - Estrada do Devaíde ao Distrito de Santo Antônio do Rio Preto, ligando ao Córrego Gado Bravo;_x000D_
 - Comunidade Igrejinha via Córrego do Cascalho._x000D_
 _x000D_
 As estradas que ligam essas comunidades têm apresentado condições precárias, com buracos, erosões e falta de sinalização adequada, o que tem causado transtornos e colocando em risco a segurança dos moradores locais e dos usuários dessas vias._x000D_
 _x000D_
 Portanto, solicito que sejam realizados os serviços de manutenção necessários, incluindo o patrolamento e a instalação de sinalização adequada para orientar os condutores._x000D_
 _x000D_
 Ressalto a importância dessas medidas para garantir a mobilidade e a segurança dos moradores das comunidades mencionadas, bem como para facilitar o acesso aos serviços públicos e o escoamento da produção agrícola local.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_14_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_14_2024.pdf</t>
   </si>
   <si>
     <t>Solicita a análise da possibilidade de retomada do serviço de recolhimento de lixo reciclável (não orgânico) na sede do Distrito de Santo Antônio do Rio Preto._x000D_
 _x000D_
 Diante do exposto, solicito que este requerimento seja encaminhado a Secretaria Municipal de Meio Ambiente, responsável pela gestão de resíduos sólidos a fim de que seja realizada a devida avaliação e, se possível, a implementação do recolhimento de lixo reciclável na localidade mencionada.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_15_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_15_2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada com urgência as ações de combate ao mosquito transmissor da dengue, zika e chikungunya, através da implementação de fumacê em locais estratégicos da cidade, tendo em vista a eficácia comprovada do fumacê como medida de controle do mosquito Aedes aegypti, especialmente em áreas onde há concentração de casos.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1157/requerimento_17_2024_ademir.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1157/requerimento_17_2024_ademir.pdf</t>
   </si>
   <si>
     <t>Solicita em nome dos cidadãos residentes no Distrito de Santo Antônio do Rio Preto, a disponibilização de uma carreta basculante para a realização da coleta de lixo na referida localidade.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1164/requerimento_18_2024_ademir_06_maio_2024.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1164/requerimento_18_2024_ademir_06_maio_2024.pdf</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_19_20_maio_2024_ademir.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_19_20_maio_2024_ademir.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de medidas urgentes de combate à proliferação do mosquito Aedes aegypti, transmissor da dengue, no distrito de Santo Antônio do Rio Preto, visando a diminuição dos casos de dengue através da aplicação do fumacê, uma medida reconhecida por sua eficácia no combate ao mosquito transmissor.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -920,67 +920,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1168/emenda_aditiva_01_2024_pl_15_ldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1123/pl_01_2024_vereador_alvim.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1124/pl_002_05-02-2024_credito_especial_diversos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_003_05-02-2023_cria_funcoes_gratificadas_completo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1126/pl_004_05-02-2024_credito_especial_completo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1127/pl_05_05-02-2024_revisao_geral_2024_dom_bosco_com_mensagem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_006_05-02-2024_revisao_geral_2024_agentes_policitos_dom_bosco_com_mensagem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_-_revisao_salario_servidores_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_08_2024_-_subsidio_verreadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_09_2024_-_subsidio_prefeito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1136/pl_10_2024_2024_-_fixa_vencimento_-_camara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1149/proejto_de_lei_11_2024_altera_vencimentos_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1151/pl_12_2024_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_16_de_20-05-2024__credito_especial_diversos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_19_de_28-06-2024__sistema_municipal_de_cultura_urgente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_20_de_04-07-2024__alteracao_convales.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_lei_n._21_de_16.09.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_lei_n._22_de_16.09.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1177/projeto_de_lei_n._23_de_16.09.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1137/resolucao_126_2024_cac.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_resolucao_05_2024_revoga.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_resolucao_06_2024_-_assinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1173/2_projeto_resolucao_09_-_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1174/2_projeto_resolucao_-_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1170/redacao_final_do_projeto_de_lei_15_2024_-_ldo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_01_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1130/requerimento_2_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_3_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1132/requerimento_4_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_08_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_09_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_10_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_11_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1144/requerimento_12_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_13_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_14_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_15_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1157/requerimento_17_2024_ademir.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1164/requerimento_18_2024_ademir_06_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_19_20_maio_2024_ademir.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1168/emenda_aditiva_01_2024_pl_15_ldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1123/pl_01_2024_vereador_alvim.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1124/pl_002_05-02-2024_credito_especial_diversos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1125/pl_003_05-02-2023_cria_funcoes_gratificadas_completo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1126/pl_004_05-02-2024_credito_especial_completo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1127/pl_05_05-02-2024_revisao_geral_2024_dom_bosco_com_mensagem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1128/pl_006_05-02-2024_revisao_geral_2024_agentes_policitos_dom_bosco_com_mensagem.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1133/projeto_de_lei_-_revisao_salario_servidores_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1134/projeto_de_lei_08_2024_-_subsidio_verreadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1135/projeto_de_lei_09_2024_-_subsidio_prefeito.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1136/pl_10_2024_2024_-_fixa_vencimento_-_camara.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1149/proejto_de_lei_11_2024_altera_vencimentos_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1151/pl_12_2024_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1163/pl_16_de_20-05-2024__credito_especial_diversos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1171/pl_19_de_28-06-2024__sistema_municipal_de_cultura_urgente.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1172/pl_20_de_04-07-2024__alteracao_convales.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1175/projeto_de_lei_n._21_de_16.09.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1176/projeto_de_lei_n._22_de_16.09.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1177/projeto_de_lei_n._23_de_16.09.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1137/resolucao_126_2024_cac.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1152/projeto_de_resolucao_05_2024_revoga.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1158/projeto_de_resolucao_06_2024_-_assinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1173/2_projeto_resolucao_09_-_sessoes_ordinarias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1174/2_projeto_resolucao_-_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1170/redacao_final_do_projeto_de_lei_15_2024_-_ldo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1129/requerimento_01_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1130/requerimento_2_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1131/requerimento_3_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1132/requerimento_4_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1139/requerimento_07_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1140/requerimento_08_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1141/requerimento_09_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1142/requerimento_10_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1143/requerimento_11_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1144/requerimento_12_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1145/requerimento_13_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1146/requerimento_14_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1150/requerimento_15_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1157/requerimento_17_2024_ademir.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1164/requerimento_18_2024_ademir_06_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2024/1165/requerimento_19_20_maio_2024_ademir.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>