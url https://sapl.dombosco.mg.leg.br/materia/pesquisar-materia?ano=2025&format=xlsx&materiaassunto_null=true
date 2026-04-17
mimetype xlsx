--- v0 (2026-02-27)
+++ v1 (2026-04-17)
@@ -54,1153 +54,1153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Vereador Cícero</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/emenda_modificativa_01.2025_ao_substituto.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/emenda_modificativa_01.2025_ao_substituto.pdf</t>
   </si>
   <si>
     <t>Altera a redação do substitutivo nº 01/2025, no tocante ao artigo 234, retirando o poder de concessão do Poder Executivo do município de Dom Bosco-MG em realizar a concessão dos serviços de gestão, execução, cobrança, arrecadação e fruição de arrecadação, do Sistema de Captação, Tratamento e Distribuição de Água Potável e da cobrança da Taxa pela Utilização do Sistema de Captação, Tratamento e Distribuição de Água Potável - TUSDAP.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 02/2025 ao Substitutivo nº 01/2025 ao Projeto de Lei Complementar nº 01/2025.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Nem Ferreira, Gilvan do Moacir</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 01/2025 AO PROJETO DE LEI 07/2025_x000D_
 _x000D_
 _x000D_
 Modificando a redação: _x000D_
 _x000D_
 Art. 1º Fica o Poder Executivo autorizado a abrir crédito especial ao orçamento vigente da Prefeitura de Dom Bosco, no valor global de até R$750.000,00 (setecentos e cinquenta mil reais), destinados a acobertar as despesas para obras de infraestrutura para Implantação de Sistema de Abastecimento de Água nas comunidades rurais Porto do Saco, Novo Progresso, Tamboril e Santo Antônio, Chapéu de Palha e Igrejinha no Município de Dom Bosco, no Estado de Minas Gerais, na forma como segue:</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_no_02.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção dos aceiros das estradas que ligam a BR-251 ao Distrito de Santo Antônio do Rio Preto, estendendo-se até a divisa com o município de Brasilândia de Minas.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_05.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_05.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que seja realizada a instalação de aparelhos de ar condicionado no Salão de Velório deste município.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Letícia da Marly</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/indicacao_no_06.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Prefeito Municipal de Dom Bosco, Senhor Nelson Pereira de Brito, que seja realizada a limpeza e manutenção do acostamento da curva localizada ao lado da residência da Senhora Maria, viúva do Senhor Baiano, tendo em vista que o referido trecho é frequentemente utilizado por pedestres, ciclistas e veículos de baixa velocidade, como tratores, o que, aliado à acentuada curvatura da via, aumenta o risco de acidentes e compromete a segurança viária.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_no_07.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Prefeito Municipal de Dom Bosco, Senhor Nelson Pereira de Brito, a necessidade de promover a alteração do § 2º do art. 13 da Lei Municipal nº 263/2012, com a finalidade de estabelecer o prazo de 10 (dez) anos para as concessões do serviço de transporte de passageiros em veículos de aluguel (táxi) no Município de Dom Bosco.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_08.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Senhor Prefeito Municipal de Dom Bosco, Senhor Nelson Pereira de Brito, a necessidade de serem instaladas faixas de redução de velocidade no trecho situado antes da Ponte do Córrego Gado Bravo._x000D_
 A presente indicação visa prevenir riscos de acidentes durante os dias 12 a 15 de junho de 2025, período em que ocorrerá a Tradicional Festa em honra a Santo Antônio, no Distrito de Santo Antônio do Rio Preto, ocasião que atrai elevado fluxo de veículos e pedestres.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que sejam adotadas as providências necessárias para promover a adequada instalação e vedação da tampa da caixa d'água metálica que abastece os moradores do Distrito de Santo Antônio do Rio Preto</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Braguinha</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_no_10.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que seja:_x000D_
 Implantado um parque infantil completo na área atualmente ocupada pela Academia de Saúde, localizada na Praça da Matriz, visando proporcionar um espaço de lazer seguro e adequado para as crianças do município.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_no_11.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, que seja:_x000D_
 Realizada a cessão de uso da Praça Rogério Cordeiro da Silva, localizada na Rua Belmira Gomes da Cunha entre a Rua Gentil Rosa de Oliveira e a Avenida Cândido Pereira Campos, (ao lado da Escola Estadual Dom Bosco), para a realização periódica da Feira dos Produtores Rurais de Dom Bosco.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nelson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/pl_complementrar_02_de_03-04-2025_refis.docx.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/pl_complementrar_02_de_03-04-2025_refis.docx.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Dom Bosco – MG a conceder anistia de juros e multas relacionadas a tributos municipais além de autorizar o parcelamento de débitos tributários e dá outras providências.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Amantino</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_complementar_04_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_complementar_04_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 01, de 22 de maio de 2002, que dispõe sobre o Estatuto dos Servidores Públicos Municipais, para ampliar a licença-maternidade e estabelecer o direito ao intervalo para amamentação.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/pl_complemtar_04_de_17-12-2025_-_alteracao_ctm_proposta_de_lei_2.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/pl_complemtar_04_de_17-12-2025_-_alteracao_ctm_proposta_de_lei_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 002, de 22 DE DEZEMBRO DE 2005, QUE “DISPÕE SOBRE CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE DOM BOSCO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/pl_04_de_03-04-2025_contratacao_temp-1.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/pl_04_de_03-04-2025_contratacao_temp-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por tempo determinado para atender a necessidade temporária de excepcional interesse público, no âmbito do Poder Executivo do Município de Dom Bosco – MG e nos termos do inciso IX, do artigo 37, da Constituição Federal,  do artigo 22, da Constituição do Estado de Minas Gerais e do §2º, do artigo 98, da Lei Orgânica do Município de Dom Bosco – MG.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/pl_05_de_07-04-2025_sub_amor.docx.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/pl_05_de_07-04-2025_sub_amor.docx.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Dom Bosco – MG a conceder subvenção social a instituição privada de caráter social, que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/pl_06_2025_gratificacao.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/pl_06_2025_gratificacao.pdf</t>
   </si>
   <si>
     <t>Cria funções gratificadas e dispõe sobre regras e diretrizes para a atuação dos agentes de Contratação/Pregoeiros, equipe de apoio e comissão de contratação, nos termos da Lei Federal 14.133/2021.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/pl_07_de_22-04-2025_-_conv_abastecim.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/pl_07_de_22-04-2025_-_conv_abastecim.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_10_05_05_2025_revisao_geral_camara.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_10_05_05_2025_revisao_geral_camara.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual da remuneração dos servidores públicos municipais do Poder Legislativo.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_10_de_19-05-2025_proibicao_de_atividades_no_lago_belarmino.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_10_de_19-05-2025_proibicao_de_atividades_no_lago_belarmino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de atividades no Lago Belarmino, situado no Município de Dom Bosco - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/pl_11_de_19-05-2025_escola_civico-militar.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/pl_11_de_19-05-2025_escola_civico-militar.pdf</t>
   </si>
   <si>
     <t>Institui a escola Cívico-Militar no Município de Dom Bosco - MG e dá outras providências.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/pl_13_de_02-06-2025_altera_lei_convenio.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/pl_13_de_02-06-2025_altera_lei_convenio.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 1º, e acrescenta o parágrafo único ao artigo 1º, da lei municipal de número 522, de 20 de maio de 2025.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/pl_16_de_17-07-2025_altera_lei_municipal_263_taxi.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/pl_16_de_17-07-2025_altera_lei_municipal_263_taxi.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei municipal de número 263, de 27 de junho de 2012, que “Disciplina o serviço de transporte de passageiros em veículos de aluguel (táxi) no município de Dom Bosco – MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Produtor Rural e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_18_2025_revoga_atual_comissao_controle_interno.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_18_2025_revoga_atual_comissao_controle_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da função de Controlador Interno no âmbito da Câmara Municipal de Dom Bosco–MG, revoga a atual Comissão de Controle Interno, dispositivos da Resolução nº 123/2023 e da Lei nº 167/2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_19_2025_institui_funcao_controlador_interno.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_19_2025_institui_funcao_controlador_interno.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 167, de 27 de agosto de 2007, para substituir a Comissão de Controle Interno pelo cargo de Controlador Interno, e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/pl_20_de_01-09-2025_subvencao_social_senhor_do_bonfim.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/pl_20_de_01-09-2025_subvencao_social_senhor_do_bonfim.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE DOM BOSCO – MG A CONCEDER SUBVENÇÃO SOCIAL A INSTITUIÇÃO PRIVADA DE CARÁTER SOCIAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/pl_21_de_20-10-2025_plano_plurianual_2026_a_2029.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/pl_21_de_20-10-2025_plano_plurianual_2026_a_2029.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Dom Bosco para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/pl_23_de_27-10-2025_denominacao_do_predio_publico_conselho_tutelar.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/pl_23_de_27-10-2025_denominacao_do_predio_publico_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do prédio situado na Rua Zulmira Rodrigues Barbosa, número 796, Bairro Novo Horizonte, que servirá de sede ao Conselho Tutelar do Município de Dom Bosco - MG.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_n._24_2025_controle_interno.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_n._24_2025_controle_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo efetivo de Analista de Controle Interno no quadro permanente de pessoal da Câmara Municipal de Dom Bosco e dá outras providências.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/pl_25_de_06-11-2025_operacao_de_credito_com_outorga_de_garantia_finisa.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/pl_25_de_06-11-2025_operacao_de_credito_com_outorga_de_garantia_finisa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Dom Bosco – MG a contratar operação de crédito, com outorga de garantia, com a Caixa Econômica Federal no âmbito do programa Financiamento à Infraestrutura e ao Saneamento – FINISA e dá outras providências.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/pl_26_de_24-11-2025_subvencao_social_casa_de_apoio_danielle_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/pl_26_de_24-11-2025_subvencao_social_casa_de_apoio_danielle_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do município de Dom Bosco – MG a conceder subvenção social a instituição privada de caráter social que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_n._27_2025_-_ambulancia.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_n._27_2025_-_ambulancia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: o reconhecimento e regulamentação da profissão de condutor de ambulância no Município de Dom Bosco, e dá outras providências.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/pl_29_de_11-12-2025_lei_aumenta_limite_credito_suplementar.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/pl_29_de_11-12-2025_lei_aumenta_limite_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza limite adicional para abertura de créditos suplementares no orçamento de 2025, estabelecido pela Lei Municipal 515/2024.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Nelson do Jandir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_n._30_2025_denomina_casa_de_cultura.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_n._30_2025_denomina_casa_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de  "Casa de Cultura Maura Cordeiro da Silva" ao prédio da Casa de Cultura do Município de Dom Bosco e dá outras providências.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_resolucao_n._02_2025_honemagem_ao_dia_dos_pais.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_resolucao_n._02_2025_honemagem_ao_dia_dos_pais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de sessão solene em homenagem ao Dia dos Pais, no âmbito da Câmara Municipal de Dom Bosco.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_resolucao_aprova_contas_2023.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_resolucao_aprova_contas_2023.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Dom Bosco, relativas ao exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_resolucao_aprova_contas_2022.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_resolucao_aprova_contas_2022.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Dom Bosco, relativas ao exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_resolucao_no_06__titulo_cidadao_honorario_deputado_bosco_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_resolucao_no_06__titulo_cidadao_honorario_deputado_bosco_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Dombosquense ao Excelentíssimo Senhor Deputado Estadual João Bosco, em reconhecimento aos relevantes serviços prestados ao Município de Dom Bosco.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_resolucao_no__07_titulo_cidadao_honorario_deputado_marcelo_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_resolucao_no__07_titulo_cidadao_honorario_deputado_marcelo_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Dombosquense ao Excelentíssimo Senhor Deputado Federal Marcelo Álvaro Antônio, em reconhecimento aos relevantes serviços prestados ao Município de Dom Bosco.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_resolucao_no_08_titulo_cidadao_honorario_prefeito_nelson_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_resolucao_no_08_titulo_cidadao_honorario_prefeito_nelson_2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Dom-Bosquense ao Senhor Nelson Pereira de Brito, Prefeito Municipal, em reconhecimento aos inestimáveis serviços prestados ao Município.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_resolucao_no_09_titulo_cidadao_honorario_2025_vice-prefeito.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_resolucao_no_09_titulo_cidadao_honorario_2025_vice-prefeito.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Dom-Bosquense ao Senhor Nelson Mendes da Silva, Vice-Prefeito Municipal, em reconhecimento aos inestimáveis serviços prestados ao Município.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_resolucao_no_10_2025_merito_profissional_saude.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_resolucao_no_10_2025_merito_profissional_saude.pdf</t>
   </si>
   <si>
     <t>Concede o Diploma de Mérito Profissional a Servidoras da Secretaria Municipal de Saúde de Dom Bosco – MG, em reconhecimento ao trabalho, dedicação e relevante contribuição prestada ao Município.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>RFPL</t>
   </si>
   <si>
     <t>Redação Final Final ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/parecer_de_redacao_final_do_projeto_de_lei_07_2025_.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/parecer_de_redacao_final_do_projeto_de_lei_07_2025_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gilvan do Moacir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_1_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_1_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de reparo na infiltração identificada no aterro ao redor do Lago Belarmino, nas proximidades do extravasor de água. Ressalta-se que, em razão do atual nível elevado do lago devido ao período de chuvas, tal condição oferece risco significativo à estabilidade estrutural do aterro, comprometendo a segurança da área circundante e adjacente ao lago.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_2_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_2_2025.pdf</t>
   </si>
   <si>
     <t>Providenciar a instalação de uma base do Serviço de Atendimento Móvel de Urgência (SAMU) na rodovia BR 251, próxima ao local Devaíde, a fim de atender de maneira mais eficaz as demandas da rodovia e suas proximidades, favorecendo os demais municípios vizinhos.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_3_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_3_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de dois quebra-molas no final da Rua Emídio Santana da Cunha. Além disso, solicita-se a instalação de uma barreira de proteção metálica (defensa metálica) com placa luminosa, visando evitar que veículos saiam da via e direcioná-los de volta à pista, prevenindo, dessa forma, acidentes no local.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>Brunno Braga</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_4_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_4_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na Rua Josias Barbosa Ribeiro, Bairro Novo Horizonte, no local próximo as seguintes residências: Senhor Paulo Pedreiro, Senhor Everaldo, Senhor Fernando Chamone e Senhora Leninha do Silvano, para redução de velocidade e evitar acidentes nas proximidades.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_5_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_5_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas na Raimunda Gomes de Souza, Bairro Alto Boa Vista, próximo a residência do Senhor Aguinaldo.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_6_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_6_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas no final da Rua José Jair de Oliveira. Além disso, solicita-se a instalação de uma barreira de proteção metálica (defensa metálica) com placa luminosa, visando evitar que veículos saiam da via e direcioná-los de volta à pista, prevenindo, dessa forma, acidentes no local.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_7_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_7_2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam realizados reparos e as trocas das lâmpadas na entrada da cidade, uma vez que as luzes se encontram apagadas.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_8_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_8_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a delimitação do perímetro urbano em Dom Bosco e no Distrito de Santo Antônio do Rio Preto, com o objetivo de atender às demandas dos moradores, incluindo a implantação de ruas e postes de energia elétrica.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_9_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_9_2025.pdf</t>
   </si>
   <si>
     <t>Solicita o direito de insalubridade para as atendentes/assistentes administrativas da Farmácia Minas, sob a justificativa que a farmacêutica locada na mesma já recebe, sendo assim, todas estão no mesmo ambiente tendo direito de receber o mesmo.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/requerimento_10_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/requerimento_10_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a revisão da Lei nº 219, de 30 de dezembro de 2009, que trata do Plano de Cargos e Carreiras dos servidores municipais, especialmente no que se refere à Promoção e Progressão funcional, bem como a efetivação do pagamento dos valores devidos aos servidores que fazem jus a tais avanços, conforme critérios estabelecidos na legislação vigente.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_11_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_11_2025.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja encaminhado ofício ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, para que seja verificada junto à CEMIG, empresa responsável pelo fornecimento de energia elétrica no município e nas zonas rurais, a recorrente falta de energia que vem causando prejuízos aos produtores rurais, especialmente pela perda de tanques de leite. A situação se agrava devido à demora nos atendimentos e à falta de manutenção nas redes elétricas, causando transtornos e comprometendo a produção local.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1194/requerimento_14_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1194/requerimento_14_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, com o devido respaldo regimental, vem, com o devido respeito e atenção, à presença de Vossa Excelência, solicitar que seja agendada a realização de uma reunião ordinária da Câmara Municipal de Dom Bosco, a ser realizada no Distrito de Santo Antônio do Rio Preto, no dia 16 de junho de 2025.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_15__2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_15__2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando a reforma da pinguela de madeira situada sobre o Córrego Gado Bravo, no trecho compreendido entre a Comunidade de Sapato e a do Peri-Peri.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_16_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_16_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, com a solicitação de que seja providenciada a coleta regular de lixo no Assentamento Tamboril, visando o atendimento das necessidades da referida localidade.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_17_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_17_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando a realização da limpeza geral de todas as ruas da cidade, incluindo as localizadas nos bairros Novo Horizonte, Alto da Boa Vista e COHAB, com a devida atenção às necessidades de cada área.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_18_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_18_2025.pdf</t>
   </si>
   <si>
     <t>Solicita providências junto à empresa responsável pela execução da obra de pavimentação asfáltica no Bairro Alto do Campo, especificamente no trecho final da Rua Gentil Rosa de Oliveira e em suas proximidades, onde há danificações na via, incluindo buracos que comprometem a segurança e a qualidade da infraestrutura urbana.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_19_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_19_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização da limpeza de lixo doméstico nas Chácaras do Residencial Campestre, no município de Dom Bosco.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_20_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_20_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam colocadas grades de proteção sobre os bueiros localizados ao lado do Play Ground Infantil do Lago Belarmino. Em razão de crianças estarem brincando no local, e ocorrer o risco a integridade física.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1264/requerimento_21_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1264/requerimento_21_2025.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizado o patrolamento e encascalhamento da estrada localizada na região da Comunidade Sapato, dando acesso a fazenda do Senhor André Vaz, seguindo pela fazenda Antônio Eraque e fazenda do Senhor Júnior da Claudete, até a fazenda do Senhor Zé Fio.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/requerimento_22_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/requerimento_22_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização do patrolamento da estrada que liga Dom Bosco à Comunidade Chapéu de Palha.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/requerimento_23_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/requerimento_23_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de aparelhos de ar condicionado no Salão de Velório deste município.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_24_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_24_2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, solicitando o patrolamento da estrada rural que se inicia nas proximidades da fazenda do saudoso Tio João, passa pela propriedade do senhor Júlio, conhecido como “Júlio Professor”, e segue até a fazenda do senhor Antônio Belchior.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Senhor Secretário Municipal de Obras, Marcos Aurélio Rezende, solicitando que seja verificada a possibilidade de atender, de forma justa e igualitária, as demandas relacionadas ao fornecimento de terra para os moradores que necessitam realizar melhorias em suas residências.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_26_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_26_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição e disponibilização de equipamentos de proteção móvel, com a finalidade de garantir a segurança de pedestres e condutores de veículos durante a execução dos serviços de limpeza urbana e corte de grama nas vias públicas do município.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_27_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_27_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de quebra-molas na Avenida Cândido Pereira Campos nos seguintes trechos: Entre o cruzamento da Rua Oscar Trajano de Meneses com a Rua Antônio Barbosa de Oliveira; e entre o cruzamento da Rua Antônio Barbosa de Oliveira com a Rua  Marçal Luiz de Queiroz.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/requerimento_28_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/requerimento_28_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os serviços de patrolamento e manutenção da estrada rural que se encontra localizada na Fazenda do finado Dr. Edesson Lopes até a Fazenda do Senhor Elismar Ferreira.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/requerimento_29_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/requerimento_29_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização dos serviços de substituição dos refletores da Quadra Poliesportiva Adão Alves Maciel, situada na Praça da Matriz, tendo em vista que o local se encontra com iluminação comprometida, o que tem dificultado a utilização do espaço, especialmente no período noturno.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/requerimento_30_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/requerimento_30_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas as providências necessárias para a limpeza das estradas vicinais das comunidades rurais do município.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_31_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_31_2025.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes quanto à manutenção da Rua Manoel Barbosa do Nascimento, no trecho que se dirige ao chamado “tanque de leite”. A presente solicitação fundamenta-se no estado de intransitabilidade da Rua Manoel Barbosa do Nascimento, especialmente no trecho que se dirige ao “tanque de leite”, em virtude das condições precárias da via, que impossibilitam seu uso seguro e regular por pedestres e veículos.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/requerimento_32_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/requerimento_32_2025.pdf</t>
   </si>
   <si>
     <t>Requere do Presidente da Câmara Municipal de Dom Bosco, a adoção das medidas administrativas cabíveis para a instalação de sistema de videomonitoramento nas dependências da Câmara Municipal de Dom Bosco, abrangendo os ambientes internos e externos considerados sensíveis sob o aspecto da segurança institucional.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/requerimento_33_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/requerimento_33_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de reforma geral na Estação de Tratamento de Água do município, incluindo a reestruturação e adequação do laboratório.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/requerimento_35_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/requerimento_35_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a imediata manutenção da caixa de esgoto localizada no início da Rua Oscar Trajano de Menezes, a referida caixa encontra-se, no momento, sem a devida tampa de proteção, o que compromete a adequada conservação da via pública e demanda providências de manutenção.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/requerimento_36_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/requerimento_36_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de lombadas no loteamento do Dr. Ramon com o objetivo de promover maior segurança viária para motoristas, ciclistas e pedestres que transitam pela localidade.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_37_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_37_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de manutenção nos passeios da Praça da Matriz, tendo em vista a presença de buracos que podem representar riscos à população.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/requerimento_38_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/requerimento_38_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a designação de mais um treinador de esportes, de modo a ampliar e qualificar o atendimento aos alunos e jovens do Município.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_39_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_39_2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, para que avalie a possibilidade de substituir os registros da Estação de Tratamento de Água do município.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Requere que seja feita a manutenção da quadra poliesportiva Josino Barbosa de Souza, localizada no Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento_41_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento_41_2025.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, solicitando:_x000D_
 I – a instalação de redutores de velocidade (quebra-molas) na Comunidade da Igrejinha;_x000D_
 II – a realização de serviços de limpeza e manutenção urbana na referida localidade.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/requerimento_42_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/requerimento_42_2025.pdf</t>
   </si>
   <si>
     <t>Requerer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, solicitando:_x000D_
 I – a instalação de proteção com corrimão no lado direito da rampa de acesso à Escola Municipal Santo Antônio, localizada no Distrito de Santo Antônio do Rio Preto;_x000D_
 II – a implantação de sistema de segurança contra incêndio na referida unidade escolar, com a instalação de extintores de incêndio, hidrante com seus respectivos equipamentos e demais dispositivos de prevenção previstos nas normas técnicas aplicáveis.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_43_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_43_2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, solicitando a realização de reforma das passarelas localizadas na Praça Central do Distrito de Santo Antônio do Rio Preto, neste município.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_44_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_44_2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, solicitando a realização de obras de estreitamento do canteiro central da Avenida Irineu Paiva, no Distrito de Santo Antônio do Rio Preto, neste município.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_45_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_45_2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, solicitando:_x000D_
 I – a instalação de redutores de velocidade (quebra-molas) na Comunidade da_x000D_
 Igrejinha;_x000D_
 II – a realização de serviços de limpeza e manutenção urbana na referida localidade.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_46_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_46_2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, solicitando:_x000D_
 I – a instalação de proteção com corrimão no lado direito da rampa de acesso à Escola Municipal Santo Antônio, localizada no Distrito de Santo Antônio do Rio Preto;_x000D_
 II – a implantação de sistema de segurança contra incêndio na referida unidade escolar, com a instalação de extintores de incêndio, hidrante com seus respectivos equipamentos e demais dispositivos de prevenção previstos nas normas técnicas aplicáveis.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_47_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_47_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização da poda das árvores situadas nos canteiros das vias públicas do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_48_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_48_2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, solicitando a instalação de dois redutores de velocidade (quebra-molas) na Comunidade do Peri-Peri.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/requerimento_50_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/requerimento_50_2025.pdf</t>
   </si>
   <si>
     <t>REQUER que, após a apreciação do Plenário, seja oficiado o órgão competente da Prefeitura Municipal para que providencie a realização de serviços de limpeza e desobstrução da vegetação na entrada da Fazenda Tamboril, localizada no acesso ao asfalto.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/requerimento_51_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/requerimento_51_2025.pdf</t>
   </si>
   <si>
     <t>REQUER que, após a apreciação do Plenário, seja oficiado o órgão competente da Prefeitura Municipal para que providencie a instalação de um bebedouro na quadra poliesportiva central, situada na sede do Distrito de Santo Antônio do Rio Preto.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/requerimento_52_2025.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/requerimento_52_2025.pdf</t>
   </si>
   <si>
     <t>REQUER que, após a apreciação do Plenário, seja oficiado o órgão competente da Prefeitura Municipal para que providencie a instalação de rede de energia elétrica (iluminação pública e pontos de apoio) no novo Cemitério Municipal.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/pl_01_de_17-01-2025_altera_a_estrutura_administrativa_-_substitutivo.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/pl_01_de_17-01-2025_altera_a_estrutura_administrativa_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI N°. 01, DE 17 DE JANEIRO DE 2025._x000D_
 _x000D_
 Altera a estrutura administrativa estabelecida pela lei 361/2017, cria cargos, abre vagas do quadro permanente estabelecidos pela Lei 219/2009 e dá outras providencias.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR Nº 04, DE 14 DE JULHO DE 2025_x000D_
 _x000D_
 Altera dispositivos da Lei Complementar nº 01, de 22 de maio de 2002, que dispõe sobre o Estatuto dos Servidores Públicos Municipais, para ampliar a licença-maternidade e estabelecer o direito ao intervalo para amamentação.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/redacao_final_do_substituto_no_01_ao_projeto_de_lei_complementar_01_2025.docx</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/redacao_final_do_substituto_no_01_ao_projeto_de_lei_complementar_01_2025.docx</t>
   </si>
   <si>
     <t>Redação Final Substitutiva de Número 01, ao Projeto de Lei Complementar nº 01, de 20 de janeiro de 2025.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>EPI</t>
   </si>
   <si>
     <t>Emenda Parlamentar Individual</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/01.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/01.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Individual nº 001/2025 ao Projeto de Lei nº 022/2025 (LOA 2026). Destina o valor impositivo de R$ 34.642,00 para a construção de barragens para captação de água no Município de Dom Bosco. Unidade Orçamentária: 12.01._x000D_
 _x000D_
 Acréscimo (Destino): Ficha 754 (Ação 1007 - Construção de Barragens)._x000D_
 _x000D_
 Anulação (Origem): Ficha 761 (Ação 2015 - Obras de Pavimentação).</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/02.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/02.pdf</t>
   </si>
   <si>
     <t>Emenda Parlamentar Individual nº 002/2025 ao Projeto de Lei nº 022/2025 (LOA 2026). Destina o valor impositivo de R$ 34.642,00 para o transporte de pacientes para realização de exames e consultas fora do domicílio (TFD). Unidade Orçamentária: 06.01._x000D_
 _x000D_
 Acréscimo (Destino): Ficha 315 (Ação 2043 - Transporte de Pacientes)._x000D_
 _x000D_
 Anulação (Origem): Ficha 353 (Ação 2045 - Atenção Primária)._x000D_
 _x000D_
 Valor: R$ 34.642,00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -1513,67 +1513,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/emenda_modificativa_01.2025_ao_substituto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/pl_complementrar_02_de_03-04-2025_refis.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_complementar_04_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/pl_complemtar_04_de_17-12-2025_-_alteracao_ctm_proposta_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/pl_04_de_03-04-2025_contratacao_temp-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/pl_05_de_07-04-2025_sub_amor.docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/pl_06_2025_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/pl_07_de_22-04-2025_-_conv_abastecim.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_10_05_05_2025_revisao_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_10_de_19-05-2025_proibicao_de_atividades_no_lago_belarmino.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/pl_11_de_19-05-2025_escola_civico-militar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/pl_13_de_02-06-2025_altera_lei_convenio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/pl_16_de_17-07-2025_altera_lei_municipal_263_taxi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_18_2025_revoga_atual_comissao_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_19_2025_institui_funcao_controlador_interno.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/pl_20_de_01-09-2025_subvencao_social_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/pl_21_de_20-10-2025_plano_plurianual_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/pl_23_de_27-10-2025_denominacao_do_predio_publico_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_n._24_2025_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/pl_25_de_06-11-2025_operacao_de_credito_com_outorga_de_garantia_finisa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/pl_26_de_24-11-2025_subvencao_social_casa_de_apoio_danielle_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_n._27_2025_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/pl_29_de_11-12-2025_lei_aumenta_limite_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_n._30_2025_denomina_casa_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_resolucao_n._02_2025_honemagem_ao_dia_dos_pais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_resolucao_aprova_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_resolucao_aprova_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_resolucao_no_06__titulo_cidadao_honorario_deputado_bosco_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_resolucao_no__07_titulo_cidadao_honorario_deputado_marcelo_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_resolucao_no_08_titulo_cidadao_honorario_prefeito_nelson_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_resolucao_no_09_titulo_cidadao_honorario_2025_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_resolucao_no_10_2025_merito_profissional_saude.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/parecer_de_redacao_final_do_projeto_de_lei_07_2025_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_1_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_2_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_3_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_4_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_5_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_6_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_7_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_8_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_9_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/requerimento_10_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_11_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1194/requerimento_14_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_15__2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_16_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_17_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_18_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_19_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_20_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1264/requerimento_21_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/requerimento_22_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/requerimento_23_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_24_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_26_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_27_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/requerimento_28_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/requerimento_29_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/requerimento_30_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_31_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/requerimento_32_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/requerimento_33_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/requerimento_35_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/requerimento_36_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_37_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/requerimento_38_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_39_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento_41_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/requerimento_42_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_43_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_44_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_45_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_46_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_47_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_48_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/requerimento_50_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/requerimento_51_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/requerimento_52_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/pl_01_de_17-01-2025_altera_a_estrutura_administrativa_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/redacao_final_do_substituto_no_01_ao_projeto_de_lei_complementar_01_2025.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1209/emenda_modificativa_01.2025_ao_substituto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1241/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1208/pl_complementrar_02_de_03-04-2025_refis.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1251/projeto_de_lei_complementar_04_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1295/pl_complemtar_04_de_17-12-2025_-_alteracao_ctm_proposta_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1207/pl_04_de_03-04-2025_contratacao_temp-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1212/pl_05_de_07-04-2025_sub_amor.docx.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1222/pl_06_2025_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1219/pl_07_de_22-04-2025_-_conv_abastecim.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1230/projeto_de_lei_10_05_05_2025_revisao_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_10_de_19-05-2025_proibicao_de_atividades_no_lago_belarmino.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1233/pl_11_de_19-05-2025_escola_civico-militar.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1234/pl_13_de_02-06-2025_altera_lei_convenio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1252/pl_16_de_17-07-2025_altera_lei_municipal_263_taxi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1269/projeto_de_lei_18_2025_revoga_atual_comissao_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1270/projeto_de_lei_19_2025_institui_funcao_controlador_interno.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1271/pl_20_de_01-09-2025_subvencao_social_senhor_do_bonfim.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1272/pl_21_de_20-10-2025_plano_plurianual_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1278/pl_23_de_27-10-2025_denominacao_do_predio_publico_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1282/projeto_de_lei_n._24_2025_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1283/pl_25_de_06-11-2025_operacao_de_credito_com_outorga_de_garantia_finisa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1288/pl_26_de_24-11-2025_subvencao_social_casa_de_apoio_danielle_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_n._27_2025_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1294/pl_29_de_11-12-2025_lei_aumenta_limite_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_n._30_2025_denomina_casa_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1245/projeto_de_resolucao_n._02_2025_honemagem_ao_dia_dos_pais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1274/projeto_de_resolucao_aprova_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1279/projeto_de_resolucao_aprova_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1284/projeto_de_resolucao_no_06__titulo_cidadao_honorario_deputado_bosco_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1285/projeto_de_resolucao_no__07_titulo_cidadao_honorario_deputado_marcelo_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1286/projeto_de_resolucao_no_08_titulo_cidadao_honorario_prefeito_nelson_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1287/projeto_de_resolucao_no_09_titulo_cidadao_honorario_2025_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1291/projeto_de_resolucao_no_10_2025_merito_profissional_saude.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1227/parecer_de_redacao_final_do_projeto_de_lei_07_2025_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_1_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_2_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_3_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1186/requerimento_4_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1187/requerimento_5_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1188/requerimento_6_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1189/requerimento_7_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1190/requerimento_8_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1191/requerimento_9_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1192/requerimento_10_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_11_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1194/requerimento_14_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_15__2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_16_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_17_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_18_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_19_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1263/requerimento_20_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1264/requerimento_21_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1265/requerimento_22_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1266/requerimento_23_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_24_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_26_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1220/requerimento_27_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1225/requerimento_28_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1228/requerimento_29_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1229/requerimento_30_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1235/requerimento_31_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1236/requerimento_32_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1237/requerimento_33_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1238/requerimento_35_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1239/requerimento_36_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1240/requerimento_37_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1267/requerimento_38_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_39_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1253/requerimento_41_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1254/requerimento_42_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1256/requerimento_43_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_44_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1258/requerimento_45_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1259/requerimento_46_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1260/requerimento_47_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1261/requerimento_48_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1275/requerimento_50_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1276/requerimento_51_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1277/requerimento_52_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1198/pl_01_de_17-01-2025_altera_a_estrutura_administrativa_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1211/redacao_final_do_substituto_no_01_ao_projeto_de_lei_complementar_01_2025.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1309/01.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2025/1310/02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>