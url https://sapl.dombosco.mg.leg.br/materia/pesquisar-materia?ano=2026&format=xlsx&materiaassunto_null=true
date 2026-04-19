--- v0 (2026-02-27)
+++ v1 (2026-04-19)
@@ -10,235 +10,390 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="105">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nem Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1301/projeto_lei_complementar_01_2026-_emendas_impositivas_1.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1301/projeto_lei_complementar_01_2026-_emendas_impositivas_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta os procedimentos, prazos, critérios, mecanismos de controle e outras disposições para a execução das emendas parlamentares impositivas individuais no Município de Dom Bosco (MG) com fundamento no artigo 145 da Lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
-    <t>1297</t>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Nelson Pereira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1297/pl_01-2026_de_23-01-2026_credito_especial_nova_ubs.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1298/pl_02-2026_de_23-01-2026_credito_especial_obra_educacao.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Adicional Suplementar ao Orçamento Vigente”.</t>
   </si>
   <si>
-    <t>1298</t>
-[...7 lines deleted...]
-  <si>
     <t>1302</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1302/pl_03-2026_de_29-01-2026_credito_especial_ceco.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1302/pl_03-2026_de_29-01-2026_credito_especial_ceco.pdf</t>
   </si>
   <si>
     <t>Institui o Centro de Convivência – CECO no âmbito do SUS no Município de Dom Bosco-MG e, abre crédito adicional especial ao Orçamento Vigente.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1303/pl_04_de_29-01-2026_credito_especial_sesab.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1303/pl_04_de_29-01-2026_credito_especial_sesab.pdf</t>
   </si>
   <si>
     <t>“Institui o Serviço de Especialidades em Saúde Bucal - SESAB_x000D_
 no âmbito do SUS no Município de Dom Bosco-MG e,_x000D_
 abre crédito adicional especial ao Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1304/pl_05-2026_de_30-01-2026_credito_especial_contribuicoes.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1304/pl_05-2026_de_30-01-2026_credito_especial_contribuicoes.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir _x000D_
 Crédito Adicional Especial ao Orçamento Vigente”.</t>
   </si>
   <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Letícia da Marly</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_no_06_de_02_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece o direito à Carteira de Identificação da Pessoa com Fibromialgia (CIFI) no Município de Dom Bosco – MG.</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1312/pl_06-2026_de_13-03-2026_credito_especial_aldir_blanc_ii.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial ao Orçamento Vigente para atendimento da Política Nacional Aldir Blanc de Fomento à Cultura, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1313/pl_07-2026_de_16-03-2026_fixacao_do_valor_considerado_como_obrigacao_de_pequeno_valor__rpv.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação do valor considerado como obrigação de pequeno valor – RPV, nos termos do artigo 100, §§ 3º e 4º, da Constituição Federal, com fundamento nas Emendas Constitucionais nº 62/2009 e nº 136/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1320/pl_09-2026_de_23-03-2026_credito_especial_defesa_civil.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Programa Gestão de Riscos e Desastres_x000D_
+ no âmbito do Município de Dom Bosco-MG e,_x000D_
+abre crédito adicional especial ao Orçamento Vigente, _x000D_
+e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1321/pl_10-2026_de_30-03-2026_alteracao_contrato_consorcio_cisreuno.docx.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI MUNICIPAL DE Nº 292, DE 20 DE MAIO DE 2014 QUE RATIFICA O PROTOCOLO DE INTENÇÕES PARA ADESÃO DO MUNICÍPIO DE DOM BOSCO - MG AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE, DA REDE DE URGÊNCIA E EMERGÊNCIA DA REGIÃO AMPLIADA NOROESTE E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1322/pl_11-2026_de_30-03-2026_eleicao_suplementar_indireta_conselho_tutelar.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI MUNICIPAL DE Nº 476, DE 25 DE JULHO DE 2023, PARA INCLUIR A POSSIBILIDADE DE PROCESSO DE ESCOLHA SUPLEMENTAR, INCLUSIVE DE FORMA INDIRETA, PARA MEMBROS DO CONSELHO TUTELAR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
     <t>1299</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_resolucao_n._01_2026_-_regimento_interno.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_resolucao_n._01_2026_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Contém o Regimento Interno da Câmara Municipal de Dom Bosco (MG).</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_resolucao_n._02_2026__regulamento_geral.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_resolucao_n._02_2026__regulamento_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regulamento Geral dos Serviços Administrativos da Câmara Municipal de Dom Bosco – MG.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1305/requerimento_01_2026_.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1305/requerimento_01_2026_.pdf</t>
   </si>
   <si>
     <t>Solicita a Vossa Excelência que, após a devida apreciação e aprovação pelo Plenário, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, a necessidade urgente de instalação de redutores de velocidade (quebra-molas) nas seguintes vias públicas localizadas na sede do Distrito de Santo Antônio do Rio Preto:_x000D_
 _x000D_
 •	Rua Virgílio Gomes;_x000D_
 •	Rua José Gomes da Silva;_x000D_
 •	Rua José Mauro da Silva;_x000D_
 •	Rua José Feliciano Ferreira (em frente à Praça Central).</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>Gilvan do Moacir</t>
   </si>
   <si>
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_02__2026_ver._gilvan.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_02__2026_ver._gilvan.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, a necessidade de providências quanto à instalação de cortinas do tipo persiana e ao fornecimento de controles remotos para os aparelhos de ar-condicionado na sede do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>Letícia da Marly</t>
-[...2 lines deleted...]
-    <t>https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_03_2026_ver._leticia.pdf</t>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_03_2026_ver._leticia.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, a necessidade de providências para a instalação de extensão de rede e luminárias de iluminação pública na Comunidade do Peri-Peri.</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1314/requerimento_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que, após aprovação do Plenário, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, e à Secretaria de Obras, Infraestrutura, Trânsito e Serviços Urbanos, o pedido para que seja realizada, em caráter de urgência, a manutenção da estrada que dá acesso à Comunidade do Peri-Peri, especialmente nos seguintes pontos:_x000D_
+_x000D_
+1.	No percurso próximo à Vila do Periperi: onde há a formação de grandes poças de água que impedem a passagem segura;_x000D_
+2.	No trecho próximo à BR-251 (ao lado da Fazenda do Senhor Jair Pinheiro): onde o sistema de manilhas atual não comporta o volume de água, causando transbordamentos e deterioração da via.</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que, após aprovação do Plenário, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, e à Secretaria de Obras, Infraestrutura, Trânsito e Serviços Urbanos, o pedido para que seja realizada a execução de aceiro (limpeza das margens) e a instalação de sinalização na Ponte do Buriti Grande.</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Solicita que, após aprovação do Plenário, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, e à Secretaria de Obras, Infraestrutura, Trânsito e Serviços Urbanos, o pedido para que sejam realizados os seguintes serviços:_x000D_
+_x000D_
+1.	Manutenção na rede e reposição das lâmpadas dos canteiros da Avenida Irineu Paiva;_x000D_
+_x000D_
+2.	Troca de lâmpadas em todas as ruas da comunidade do Distrito de Santo Antônio do Rio Preto.</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1317/requerimento_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que, após a aprovação do soberano Plenário, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, com cópia à Secretaria Municipal de Obras, Infraestrutura, Trânsito e Serviços Urbanos, o seguinte pedido de providência:_x000D_
+_x000D_
+•	Que sejam realizados, em caráter de urgência, os serviços de manutenção, extensão de iluminação e reposição de lâmpadas no início da Rua Francisco Pedro da Silva, Bairro Centro.</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1318/requerimento_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que, após a aprovação do soberano Plenário, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, com cópia à Secretaria Municipal de Obras, Infraestrutura, Trânsito e Serviços Urbanos, o seguinte pedido de providência:_x000D_
+_x000D_
+•	Que sejam realizados, em caráter de urgência, os serviços de operação tapa-buracos no cruzamento da Rua Maria Alves com a Rua José Jair, especificamente na lateral do Campo de Futebol.</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1319/requerimento_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que, após a aprovação do soberano Plenário, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, com cópia à Secretaria Municipal de Obras, Infraestrutura, Trânsito e Serviços Urbanos, os seguintes pedidos de providências:_x000D_
+_x000D_
+•	Que seja realizada, em caráter de urgência, a limpeza da via situada ao fundo do Conjunto Habitacional Faustino Teixeira de Souza, em virtude do crescimento excessivo da vegetação próximo às residências;_x000D_
+•	Que seja realizada a verificação e a devida manutenção da fossa localizada ao final da Rua “D”, no referido conjunto habitacional.</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1323/requerimento_10_2026_.pdf</t>
+  </si>
+  <si>
+    <t>•	Manutenção da estrada vicinal saindo de Dom Bosco, sentido às comunidades das Flechas, Lagoa das Traíras até a Comunidade do Sapato.</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1324/requerimento_11_2026_.pdf</t>
+  </si>
+  <si>
+    <t>•	Manutenção da Rua Antônio Barbosa de Oliveira, sentido Centro ao Bairro Novo Horizonte, dado que trechos do asfalto se encontram danificados e com nivelamento desigual.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -542,67 +697,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1301/projeto_lei_complementar_01_2026-_emendas_impositivas_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1297/pl_01-2026_de_23-01-2026_credito_especial_nova_ubs.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1298/pl_02-2026_de_23-01-2026_credito_especial_obra_educacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1302/pl_03-2026_de_29-01-2026_credito_especial_ceco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1303/pl_04_de_29-01-2026_credito_especial_sesab.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1304/pl_05-2026_de_30-01-2026_credito_especial_contribuicoes.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_resolucao_n._01_2026_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_resolucao_n._02_2026__regulamento_geral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1305/requerimento_01_2026_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_02__2026_ver._gilvan.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_03_2026_ver._leticia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1301/projeto_lei_complementar_01_2026-_emendas_impositivas_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1298/pl_02-2026_de_23-01-2026_credito_especial_obra_educacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1302/pl_03-2026_de_29-01-2026_credito_especial_ceco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1303/pl_04_de_29-01-2026_credito_especial_sesab.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1304/pl_05-2026_de_30-01-2026_credito_especial_contribuicoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_no_06_de_02_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1312/pl_06-2026_de_13-03-2026_credito_especial_aldir_blanc_ii.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1313/pl_07-2026_de_16-03-2026_fixacao_do_valor_considerado_como_obrigacao_de_pequeno_valor__rpv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1320/pl_09-2026_de_23-03-2026_credito_especial_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1321/pl_10-2026_de_30-03-2026_alteracao_contrato_consorcio_cisreuno.docx.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1322/pl_11-2026_de_30-03-2026_eleicao_suplementar_indireta_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_resolucao_n._01_2026_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_resolucao_n._02_2026__regulamento_geral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1305/requerimento_01_2026_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_02__2026_ver._gilvan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_03_2026_ver._leticia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1314/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_05_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1317/requerimento_07_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1318/requerimento_08_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1319/requerimento_09_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1323/requerimento_10_2026_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1324/requerimento_11_2026_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -622,315 +777,666 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" t="s">
+        <v>62</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E15" t="s">
+        <v>71</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" t="s">
+        <v>71</v>
+      </c>
+      <c r="F16" t="s">
+        <v>75</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H21" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" t="s">
+        <v>70</v>
+      </c>
+      <c r="E22" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H22" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" t="s">
+        <v>70</v>
+      </c>
+      <c r="E23" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" t="s">
+        <v>71</v>
+      </c>
+      <c r="F24" t="s">
+        <v>37</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>57</v>
       </c>
-      <c r="H12" t="s">
-        <v>58</v>
+      <c r="D25" t="s">
+        <v>70</v>
+      </c>
+      <c r="E25" t="s">
+        <v>71</v>
+      </c>
+      <c r="F25" t="s">
+        <v>37</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H25" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>