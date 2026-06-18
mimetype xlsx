--- v1 (2026-04-19)
+++ v2 (2026-06-18)
@@ -10,289 +10,427 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="152">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Brunno Braga</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1326/indicacao_01_2026_vereador_brunno_da_silva_braga.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, nos termos regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de Dom Bosco, Nelson Pereira de Brito, a necessidade de construção de uma ponte sobre o Córrego Canabrava, na região da Comunidade Sapato.</t>
+  </si>
+  <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1330/indicacao_03_2026_ver._miller.pdf</t>
+  </si>
+  <si>
+    <t>Execução de serviços de fechamento de dreno na interseção da Rua Sebastião Martins com a Rua Oscar Trajano de Menezes.</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Gilvan do Moacir</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1331/indicacao_04_ver._gilvan.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção das cadeiras que ficam na entrada da Unidade de Saúde Euzébio Siqueira.</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1332/indicacao_05_2026_ver._gilvam.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção do asfalto nas Ruas Zulmira Rodrigues Barbosa e Oscar Trajano de Menezes.</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1333/indicacao_06_2026_ver._gilvan.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção e troca das lâmpadas que se encontram queimadas na Comunidade Chapéu de Palha.</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Letícia da Marly</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1334/indicacao_07_2026_ver._leticia.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de manutenção e operação tapa-buracos na segunda entrada do lado esquerdo, sentido Chacreamento Campestre.</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Amantino</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_09_2026_ver._amantino.pdf</t>
+  </si>
+  <si>
+    <t>Abertura da Quadra do Lago Belarmino para a realização de atividades esportivas pelos jovens da comunidade dom-bosquense.</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1337/indicacao_10_2026_ver._leticia.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção e troca de lâmpadas na Rua Emídio Santana da Cunha, especificamente em frente ao número 175.</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Vereador Cícero</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_11_ver._jose_cicero.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de bicicletário para a Escola Municipal Santo Antônio – Distrito de Santo Antônio do Rio Preto.</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1341/indicacao_no_12_2026.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Instalação de linha telefônica na sala das Agentes Comunitárias de Saúde (ACS).</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Nem Ferreira</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1342/indicacao_no_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Extensão e descentralização das aulas do Projeto de Zumba para o Distrito de Santo Antônio do Rio Preto.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1345/indicacao_no_41_2026_vereador_gilvan.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio do Setor de Obras e Limpeza Urbana, realize em caráter de urgência a limpeza geral e a manutenção da área situada às margens da grota localizada nos fundos das residências dos moradores, atendendo a uma clamorosa demanda apresentada pela comunidade local.</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1344/indicacao_no_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação: Instalação de contêineres de lixo para a Escola Municipal Santo Antônio e para a Praça Central do Distrito de Santo Antônio.</t>
+  </si>
+  <si>
     <t>1301</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Nem Ferreira</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1301/projeto_lei_complementar_01_2026-_emendas_impositivas_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta os procedimentos, prazos, critérios, mecanismos de controle e outras disposições para a execução das emendas parlamentares impositivas individuais no Município de Dom Bosco (MG) com fundamento no artigo 145 da Lei Orgânica do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Nelson Pereira de Brito</t>
   </si>
   <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1298/pl_02-2026_de_23-01-2026_credito_especial_obra_educacao.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito Adicional Suplementar ao Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1302/pl_03-2026_de_29-01-2026_credito_especial_ceco.pdf</t>
   </si>
   <si>
     <t>Institui o Centro de Convivência – CECO no âmbito do SUS no Município de Dom Bosco-MG e, abre crédito adicional especial ao Orçamento Vigente.</t>
   </si>
   <si>
     <t>1303</t>
-  </si>
-[...1 lines deleted...]
-    <t>4</t>
   </si>
   <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1303/pl_04_de_29-01-2026_credito_especial_sesab.pdf</t>
   </si>
   <si>
     <t>“Institui o Serviço de Especialidades em Saúde Bucal - SESAB_x000D_
 no âmbito do SUS no Município de Dom Bosco-MG e,_x000D_
 abre crédito adicional especial ao Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1304/pl_05-2026_de_30-01-2026_credito_especial_contribuicoes.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo abrir _x000D_
 Crédito Adicional Especial ao Orçamento Vigente”.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>6</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_no_06_de_02_de_marco_de_2026.pdf</t>
   </si>
   <si>
     <t>Estabelece o direito à Carteira de Identificação da Pessoa com Fibromialgia (CIFI) no Município de Dom Bosco – MG.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1312/pl_06-2026_de_13-03-2026_credito_especial_aldir_blanc_ii.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento Vigente para atendimento da Política Nacional Aldir Blanc de Fomento à Cultura, e dá outras providências”.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1313/pl_07-2026_de_16-03-2026_fixacao_do_valor_considerado_como_obrigacao_de_pequeno_valor__rpv.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do valor considerado como obrigação de pequeno valor – RPV, nos termos do artigo 100, §§ 3º e 4º, da Constituição Federal, com fundamento nas Emendas Constitucionais nº 62/2009 e nº 136/2025, e dá outras providências.</t>
   </si>
   <si>
-    <t>1320</t>
-[...35 lines deleted...]
-    <t>“ALTERA A LEI MUNICIPAL DE Nº 476, DE 25 DE JULHO DE 2023, PARA INCLUIR A POSSIBILIDADE DE PROCESSO DE ESCOLHA SUPLEMENTAR, INCLUSIVE DE FORMA INDIRETA, PARA MEMBROS DO CONSELHO TUTELAR, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1327/projeto_de_lei_13_2026_revisao_geral_servidores_camara_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual da remuneração dos servidores públicos municipais do Poder Legislativo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1343/pl_17-2026_de_25-05-2026_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária de 2027, e dá outras providências.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_resolucao_n._01_2026_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Contém o Regimento Interno da Câmara Municipal de Dom Bosco (MG).</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_resolucao_n._02_2026__regulamento_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regulamento Geral dos Serviços Administrativos da Câmara Municipal de Dom Bosco – MG.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1305/requerimento_01_2026_.pdf</t>
   </si>
   <si>
     <t>Solicita a Vossa Excelência que, após a devida apreciação e aprovação pelo Plenário, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, a necessidade urgente de instalação de redutores de velocidade (quebra-molas) nas seguintes vias públicas localizadas na sede do Distrito de Santo Antônio do Rio Preto:_x000D_
 _x000D_
 •	Rua Virgílio Gomes;_x000D_
 •	Rua José Gomes da Silva;_x000D_
 •	Rua José Mauro da Silva;_x000D_
 •	Rua José Feliciano Ferreira (em frente à Praça Central).</t>
   </si>
   <si>
     <t>1307</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gilvan do Moacir</t>
   </si>
   <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_02__2026_ver._gilvan.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, a necessidade de providências quanto à instalação de cortinas do tipo persiana e ao fornecimento de controles remotos para os aparelhos de ar-condicionado na sede do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_03_2026_ver._leticia.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, a necessidade de providências para a instalação de extensão de rede e luminárias de iluminação pública na Comunidade do Peri-Peri.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1314/requerimento_04_2026.pdf</t>
   </si>
   <si>
     <t>Solicita que, após aprovação do Plenário, seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, Nelson Pereira de Brito, e à Secretaria de Obras, Infraestrutura, Trânsito e Serviços Urbanos, o pedido para que seja realizada, em caráter de urgência, a manutenção da estrada que dá acesso à Comunidade do Peri-Peri, especialmente nos seguintes pontos:_x000D_
 _x000D_
@@ -697,56 +835,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1301/projeto_lei_complementar_01_2026-_emendas_impositivas_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1298/pl_02-2026_de_23-01-2026_credito_especial_obra_educacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1302/pl_03-2026_de_29-01-2026_credito_especial_ceco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1303/pl_04_de_29-01-2026_credito_especial_sesab.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1304/pl_05-2026_de_30-01-2026_credito_especial_contribuicoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_no_06_de_02_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1312/pl_06-2026_de_13-03-2026_credito_especial_aldir_blanc_ii.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1313/pl_07-2026_de_16-03-2026_fixacao_do_valor_considerado_como_obrigacao_de_pequeno_valor__rpv.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1320/pl_09-2026_de_23-03-2026_credito_especial_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1321/pl_10-2026_de_30-03-2026_alteracao_contrato_consorcio_cisreuno.docx.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1322/pl_11-2026_de_30-03-2026_eleicao_suplementar_indireta_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_resolucao_n._01_2026_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_resolucao_n._02_2026__regulamento_geral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1305/requerimento_01_2026_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_02__2026_ver._gilvan.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_03_2026_ver._leticia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1314/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_05_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1317/requerimento_07_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1318/requerimento_08_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1319/requerimento_09_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1323/requerimento_10_2026_.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1324/requerimento_11_2026_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1326/indicacao_01_2026_vereador_brunno_da_silva_braga.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1330/indicacao_03_2026_ver._miller.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1331/indicacao_04_ver._gilvan.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1332/indicacao_05_2026_ver._gilvam.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1333/indicacao_06_2026_ver._gilvan.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1334/indicacao_07_2026_ver._leticia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1336/indicacao_09_2026_ver._amantino.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1337/indicacao_10_2026_ver._leticia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_11_ver._jose_cicero.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1341/indicacao_no_12_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1342/indicacao_no_13_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1345/indicacao_no_41_2026_vereador_gilvan.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1344/indicacao_no_15_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1301/projeto_lei_complementar_01_2026-_emendas_impositivas_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1298/pl_02-2026_de_23-01-2026_credito_especial_obra_educacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1302/pl_03-2026_de_29-01-2026_credito_especial_ceco.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1303/pl_04_de_29-01-2026_credito_especial_sesab.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1304/pl_05-2026_de_30-01-2026_credito_especial_contribuicoes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1311/projeto_de_lei_no_06_de_02_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1312/pl_06-2026_de_13-03-2026_credito_especial_aldir_blanc_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1313/pl_07-2026_de_16-03-2026_fixacao_do_valor_considerado_como_obrigacao_de_pequeno_valor__rpv.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1327/projeto_de_lei_13_2026_revisao_geral_servidores_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1343/pl_17-2026_de_25-05-2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1299/projeto_de_resolucao_n._01_2026_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1300/projeto_de_resolucao_n._02_2026__regulamento_geral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1305/requerimento_01_2026_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_02__2026_ver._gilvan.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_03_2026_ver._leticia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1314/requerimento_04_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_05_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1317/requerimento_07_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1318/requerimento_08_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1319/requerimento_09_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1323/requerimento_10_2026_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dombosco.mg.leg.br/media/sapl/public/materialegislativa/2026/1324/requerimento_11_2026_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="166.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -780,663 +918,987 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F16" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>82</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20" t="s">
         <v>36</v>
       </c>
-      <c r="D20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E22" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F22" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F23" t="s">
-        <v>37</v>
+        <v>102</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>53</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F24" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" t="s">
+        <v>111</v>
+      </c>
+      <c r="F25" t="s">
         <v>102</v>
       </c>
-      <c r="B25" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G25" s="1" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D26" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" t="s">
+        <v>102</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>118</v>
+      </c>
+      <c r="E27" t="s">
+        <v>119</v>
+      </c>
+      <c r="F27" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H27" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" t="s">
+        <v>118</v>
+      </c>
+      <c r="E28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" t="s">
+        <v>118</v>
+      </c>
+      <c r="E29" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" t="s">
+        <v>36</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D30" t="s">
+        <v>118</v>
+      </c>
+      <c r="E30" t="s">
+        <v>119</v>
+      </c>
+      <c r="F30" t="s">
+        <v>59</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>27</v>
+      </c>
+      <c r="D31" t="s">
+        <v>118</v>
+      </c>
+      <c r="E31" t="s">
+        <v>119</v>
+      </c>
+      <c r="F31" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E32" t="s">
+        <v>119</v>
+      </c>
+      <c r="F32" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H32" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" t="s">
+        <v>118</v>
+      </c>
+      <c r="E33" t="s">
+        <v>119</v>
+      </c>
+      <c r="F33" t="s">
+        <v>36</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>98</v>
+      </c>
+      <c r="D34" t="s">
+        <v>118</v>
+      </c>
+      <c r="E34" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" t="s">
+        <v>36</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H34" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>40</v>
+      </c>
+      <c r="D35" t="s">
+        <v>118</v>
+      </c>
+      <c r="E35" t="s">
+        <v>119</v>
+      </c>
+      <c r="F35" t="s">
+        <v>36</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H35" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E36" t="s">
+        <v>119</v>
+      </c>
+      <c r="F36" t="s">
+        <v>36</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H36" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>149</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" t="s">
+        <v>118</v>
+      </c>
+      <c r="E37" t="s">
+        <v>119</v>
+      </c>
+      <c r="F37" t="s">
+        <v>36</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>